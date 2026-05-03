--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Osiurak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the cognitive evolution of genus Homo: Eye-tracking analysis of stone tool recognition in trained versus novice modern humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100205. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2026.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of transactive technical cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gramaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121527. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two distinct neural pathways for mechanical versus digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.120971. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les humains coopèrent-ils pour transmettre et améliorer leurs techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends through the left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.RP94578. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.94578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left area PF as a neural marker of technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (9), pp.173. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-025-03043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic industries, modern tools, and language: An evolutionary perspective through fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.121404. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a unique form of communication that transformed human evolution but how unique is linguistic evolution?: Comment on “Language follows a distinct mode of extra-genomic evolution” by B. Bickel et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.63-64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing musical pleasure through shared musical experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation rate and population structure moderate the effect of population size on cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural correlates of limb apraxia: An anatomical likelihood estimation meta-analysis of lesion-symptom mapping studies in brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.105720. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning: Neither cognitive instinct nor cognitive gadget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functional brain networks involved in tool-related action understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie De Chalvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What semantic dementia tells us about the ability to infer others’ communicative intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X22000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends: The left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.94578.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural cognition and technology: Mechanical actions speak louder than bodily actions. Comment on &amp;quot;Blind alleys and fruitful pathways in the comparative study of cultural cognition&amp;quot; by Andrew Whiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.141-144. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitâche numérique : effets sur l’organisation et la performance à des tâches non-numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (1), pp.63-89. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Cognitive Dimension of Pantomime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Robert de Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.105942. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning and theory of mind on cumulative technological culture: insights from a model of micro-societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.231. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-022-01251-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical thickness of the area PF of the left inferior parietal cortex mediates technical-reasoning skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.11840. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-15587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical, spatial and material magnitude estimation in left 7 and right brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/neur-2022-032-faye⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning bolsters cumulative technological culture through convergent transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the psychological origins of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhur Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wagman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kelty-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104521. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Area Prostriata may play a role in technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12993-022-00200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where do we go now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cortex; a Journal Devoted to the Study of the Nervous System and Behavior, 154, pp.333-339. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual encoding of graspable unfamiliar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-022-01673-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous organization in task-switching reflects self-reported polychronicity and media multitasking tendency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100085. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2022.100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use, Cognitive Skills, and Metacognitive Beliefs on Tool Use Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (1), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/19398298.135.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing cumulative technological culture beyond copying versus reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion by donkey’s ears: Donkeys (Equus asinus) use acoustic information to find hidden food in a two-way object-choice task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Biro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136 (1), pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toolman effect: Preexisting non-tool-use experience improves subsequent tool-use performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.103389. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effects of words on tool visual exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.105758. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning versus reasoning to use tools in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Volet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp.105232. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life activities in patients with Alzheimer’s disease or semantic dementia: Multitasking assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107714. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2020.107714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Introduction to Tasks, Tools, & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Heersmink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.540-547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Ways of (Mis-)Conceiving Embodiment in Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1-2), pp.3853-3879. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-020-02960-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings even in schizophrenia: underestimation of tool-related effort in a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Décombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-021-00175-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex nests but no use of tools: An investigation of problem solving in weaverbirds (Ploceidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.104493. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great white pelicans (Pelecanus onocrotalus) fail to use tools flexibly in problem‐solving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.13243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical understanding in neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intuitive Physics Within the Landscape of the Mind, 38 (7-8), pp.490-514. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2022.2071152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraversion level predicts perceived benefits from social resources and tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Campos-Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.12260. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91298-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomime of tool use: looking beyond apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (4), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous tools: the emergence of technical reasoning in human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 (8), pp.3108-3118. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01466-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co-Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and action tool knowledge in the brain: Identifying common and distinct networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and acceptance of truck dashboards designed by drivers: two participatory design approaches compared to a user-centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2020.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pedagogue, The Engineer, Or The Friend: From Whom Do We Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Duhau-Marmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-020-09379-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elephant in the China Shop: When Technical Reasoning Meets Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e183. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X20000291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of eye-hand coordination in natural steering behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.e0242818. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Action Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.229-231. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genyffer Troina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M P von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex; a journal devoted to the study of the nervous system and behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out Of The Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e156. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where are we now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.526-528. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool-number interaction during a prospective memory task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out of the Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use, semantic processing and prospective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Watch is to Work: a Review of NeuroImaging Data on Tool Use Observation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.484-497. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-019-09418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (145), pp.1292-1302. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/58342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Really a Loss of Agency in Patients With Apraxia of Tool Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauges design for a digital instrument cluster: Efficiency, visual capture, and satisfaction assessment for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male yellow-crowned bishops (Euplectes afer afer) acquire a novel foraging behaviour by social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena van Buuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-019-00589-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of object substitution, spontaneous compensation and repetitive training on reaching movements in a patient with optic ataxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2019.1607397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICAL KNOWLEDGE DOES MATTER TO TOOL USE EVEN WHEN ASSESSED WITH A NON-PRODUCTION TASK: EVIDENCE FROM LEFT BRAIN-DAMAGED PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.198-213. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst for Intention? Grasping a Glass Is a Thirst-Controlled Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiharu Niki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1248. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-hornbills (Bucorvus) show means-end understanding in a horizontal two-string discrimination task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-018-0565-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Technical Reasoning, Theory of Mind, Creativity, and Fluid Cognition in Cumulative Technological Culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-019-09349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age differences in maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.47 - 54. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Automated Driving Impact on Drivers’ Gaze Behaviors during a Car-Following Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.1008-1017. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1561788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bodily Experience an Epiphenomenon of Multisensory Integration and Cognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHICH COGNITIVE TOOLS DO WE PREFER TO USE, AND IS THAT PREFERENCE RATIONAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral correlates of imitation of intransitive gestures: An integrative review of neuroimaging data and brain lesion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2018.0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance and acceptability criteria: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0459-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Generalized Motor Programs: We All Are Natural Born Poly-Dexters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10429. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28759-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools don’t—and won’t—make the man: A cognitive look at the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147 (5), pp.782-788. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.409-426. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and dexterity: beyond the embodied theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.e1-e4. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tool Selection in Left Brain-Damaged Patients With Apraxia of Tool Use: A Study of Three Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mechtouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (05), pp.524 - 529. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S135561771700131X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Our Cognition Shapes and Is Shaped by Technology: A Common Framework for Understanding Human Tool-Use Interactions in the Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for intoolligence: A unified framework for the cognitive study of human tool use and technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Heinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/amp0000162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating semantics in tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar de Rugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0795-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fondements Cognitifs de la Culture et de L'Évolution Culturelle Cumulative : Une Revue de la Littérature The Cognitive Bases of Culture and Cumulative Cultural Evolution: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 117 (3), pp.351-378. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.173.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge does matter to tool use even when assessed with a non-production task: Evidence from left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the Left Supramarginal Gyrus in Manipulation Judgment Tasks: Contributions to Theories of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617717000455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Paleoanthropology and Technology: Toward a Parsimonious Theory (PATH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of General Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/gpr0000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital, analogue, or redundant speedometers for truck driving: impact on visual distraction and usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tools and misuse of embodied cognition: Reply to Buxbaum (2017).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Sure You’re Faster When Using a Cognitive Tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/amerjpsyc.130.4.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Limb apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.228. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173 (7-8), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an affordance? 40 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.403-417. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Age of 5 Humans Decide Economically, Whereas Crows Exhibit Individual Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Marie Philippa von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-16984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future for tool-specific generalized motor programs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and the Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11097-016-9470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive HMI design and participatory user involvement: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp. 541-552. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2016.1188218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Intelligence Does Matter to Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (8), </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and affordance: Manipulation-based versus reasoning-based approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123 (5), pp.534-568. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.154-9. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive-based model of tool use in normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.363-386. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1625. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary: Effects of dividing attention on memory for declarative and procedural aspects of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Differences in Maximization 1 AGE DIFFERENCES IN MAXIMIZATION: A STUDY WITH YOUNG AND ELDERLY ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual objects speak louder than words: Motor planning and weight in tool use and object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia : a gestural or a cognitive disorder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (3), pp.e333-e333. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lowest common denominator between species for teaching behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X14000442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la procrastination académique : motivation autodéterminée, estime de soi et degré de maximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rabeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-based mechanism for delayed motor intention: considerations from motor skills, tool use and action memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.345-360. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-014-0581-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret de Schwartz et collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving and imitation of meaningless postures in left brain damaged patients: Two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63C, pp.214-216. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders after left brain damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (article 473), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and use of common objects: Influence of weight on action planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasskia Brüers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge, but not manipulation knowledge, might support action prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Neuropsychology Tells us About Human Tool Use? The Four Constraints Theory (4CT): Mechanics, Space, Time, and Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-014-9260-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and manual actions: The human body as a means versus an end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.281-282. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliers, not fingers: Tool-action effect in a motor intention paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings: overestimation of tool-related benefits in a motor imagery task and a decision task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0485-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive and neural bases of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Massen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about mechanical knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.269-270. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (1), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb apraxia in neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bohlhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurodegenerative disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.353-361. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NMT.13.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use is not a matter of affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Do It or to Let an Automatic Tool Do It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (10), pp.1964-1972. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience fraternelle confrontée à la déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.245-263. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within reach but not so reachable: obstacles matter in visual perception of distances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.462-7. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-012-0358-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delafuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2322-33. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’espace chez les personnes âgées dépendantes résidants en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir la ville sans voir : effet de l'environnement urbain sur la perception et le ressenti des personnes aveugles lors d'un déplacement in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (03), pp.403 - 433. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies : synthèse et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.174-185. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.043.0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and perceived distance: when unreachable becomes spontaneously reachable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.331-9. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-012-3036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-examining the gesture engram hypothesis. New perspectives on apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.517-540. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117 (2), pp.517-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle exécutif et comportement d'utilisation d'objets: Vers une dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.120-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner permet-il d'augmenter sa propre compréhension de lois physiques opaques ? Un paradigme de micro-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automation impacts drivers’ gaze behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths. 21th Conference of the European Society for Cognitive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving automation impact of driver’s gaze behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les sciences cognitives permettent-elles de mieux comprendre la culture humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Evolution and Stone Tool Recognition: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of hand posture and kinematics dimensions during retrieval of action tool knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural embedding of social cognition workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical reasoning in cumulative technological culture: An online study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical-reasoning network is recruited when people observe others make or teach how to make tools: An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture technologique cumulative et compréhension causale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture technologique cumulative telle que le cognitiviste la voit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Embodied Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning, theory of mind and population size on cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neurocognitive bases of cumulative technological culture: Insight from computational modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative technological culture as the cognitive scientist views it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual DFG Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does media multitasking preference alter performance on pen and pencil activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’École Doctorale Neuroscience &amp; Cognition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting reward and pro-social behaviours through shared music listening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferreri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurosciences and Music – VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives des représentations sémantiques et des représentations d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher media consumption leads to increased efficiency on non-digital task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Conference (International), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognition et évolution technologique cumulative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur les Comportements Humains à la Lumière de l’Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur les modèles et l’évaluation des troubles praxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cognitive origins of cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife (Canaries), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'objets chez l'enfant TDC : Altération spécifique du système de production gestuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue versus digital speedometer: effects on distraction and usability for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous fabriquons mentalement nos outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Coello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux : Les fondements sensorimoteurs de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.287-298, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance and tool use: A neurocognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mangalam, A. Hajnal, &amp; D. G. Kelty-Stephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The modern legacy of Gibson’s affordances for the sciences of organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.232-248, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques en sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gaubert, B. Cuvillier, É. Leblanc, &amp; S. Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l’objet technique: Reprendre la main sur l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.105-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical reasoning to cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Wynn, K. Overmann, &amp; F. Coolidge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of cognitive archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp. C9.S1-C9-S20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parietal cortex and cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bruner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive archaeology, body cognition, and the evolution of visuospatial perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-130, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Évaluation, interpretation et corrélats anatomo-cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Barbeau, P. Azouvi, H. Amieva, &amp; F. Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique de l’adulte, 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.497-525, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools: The pragmatic value of semantic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. García, A. Ibáñez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of semiosis and the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, pp.359-374, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Semiosis and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.359-374, 2022, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003051817-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Formes cliniques, modèles théoriques et méthode d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Seron, &amp; M. Van der Linden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique, 2ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck-Solal, pp.411-432, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia: Clinical types, theoretical models, and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Heinbockel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.69-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we increase our understanding of how a technology works by explaining it to others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à la psychologie scientifique dès le lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tool Instinct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Instinct de l’Outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et troubles d’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre outil, geste et usage: Apports de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude neuropsychologique des rapports entre outil, geste et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université d'Angers, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId563"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Osiurak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the cognitive evolution of genus Homo: Eye-tracking analysis of stone tool recognition in trained versus novice modern humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100205. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2026.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a unique form of communication that transformed human evolution but how unique is linguistic evolution?: Comment on “Language follows a distinct mode of extra-genomic evolution” by B. Bickel et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.63-64. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of transactive technical cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gramaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121527. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two distinct neural pathways for mechanical versus digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.120971. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les humains coopèrent-ils pour transmettre et améliorer leurs techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends through the left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.RP94578. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.94578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left area PF as a neural marker of technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (9), pp.173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-025-03043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic industries, modern tools, and language: An evolutionary perspective through fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.121404. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing musical pleasure through shared musical experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation rate and population structure moderate the effect of population size on cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural correlates of limb apraxia: An anatomical likelihood estimation meta-analysis of lesion-symptom mapping studies in brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.105720. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitâche numérique : effets sur l’organisation et la performance à des tâches non-numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (1), pp.63-89. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Cognitive Dimension of Pantomime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Robert de Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.105942. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning: Neither cognitive instinct nor cognitive gadget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie De Chalvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functional brain networks involved in tool-related action understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What semantic dementia tells us about the ability to infer others’ communicative intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X22000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends: The left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.94578.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural cognition and technology: Mechanical actions speak louder than bodily actions. Comment on &amp;quot;Blind alleys and fruitful pathways in the comparative study of cultural cognition&amp;quot; by Andrew Whiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.141-144. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion by donkey’s ears: Donkeys (Equus asinus) use acoustic information to find hidden food in a two-way object-choice task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Biro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136 (1), pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing cumulative technological culture beyond copying versus reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning and theory of mind on cumulative technological culture: insights from a model of micro-societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.231. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-022-01251-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical thickness of the area PF of the left inferior parietal cortex mediates technical-reasoning skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.11840. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-15587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning bolsters cumulative technological culture through convergent transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical, spatial and material magnitude estimation in left 7 and right brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/neur-2022-032-faye⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the psychological origins of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhur Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wagman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kelty-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104521. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Area Prostriata may play a role in technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12993-022-00200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where do we go now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cortex; a Journal Devoted to the Study of the Nervous System and Behavior, 154, pp.333-339. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual encoding of graspable unfamiliar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-022-01673-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous organization in task-switching reflects self-reported polychronicity and media multitasking tendency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100085. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2022.100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use, Cognitive Skills, and Metacognitive Beliefs on Tool Use Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (1), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/19398298.135.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and acceptance of truck dashboards designed by drivers: two participatory design approaches compared to a user-centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2020.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effects of words on tool visual exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.105758. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toolman effect: Preexisting non-tool-use experience improves subsequent tool-use performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.103389. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning versus reasoning to use tools in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Volet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp.105232. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings even in schizophrenia: underestimation of tool-related effort in a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Décombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-021-00175-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex nests but no use of tools: An investigation of problem solving in weaverbirds (Ploceidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.104493. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life activities in patients with Alzheimer’s disease or semantic dementia: Multitasking assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107714. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2020.107714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Introduction to Tasks, Tools, & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Heersmink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.540-547. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Ways of (Mis-)Conceiving Embodiment in Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1-2), pp.3853-3879. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-020-02960-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great white pelicans (Pelecanus onocrotalus) fail to use tools flexibly in problem‐solving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.13243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical understanding in neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intuitive Physics Within the Landscape of the Mind, 38 (7-8), pp.490-514. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2022.2071152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraversion level predicts perceived benefits from social resources and tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Campos-Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.12260. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91298-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomime of tool use: looking beyond apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (4), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous tools: the emergence of technical reasoning in human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 (8), pp.3108-3118. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01466-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co-Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and action tool knowledge in the brain: Identifying common and distinct networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use, semantic processing and prospective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out of the Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pedagogue, The Engineer, Or The Friend: From Whom Do We Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Duhau-Marmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-020-09379-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genyffer Troina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M P von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of eye-hand coordination in natural steering behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.e0242818. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Action Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.229-231. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elephant in the China Shop: When Technical Reasoning Meets Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e183. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X20000291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex; a journal devoted to the study of the nervous system and behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out Of The Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where are we now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.526-528. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e156. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool-number interaction during a prospective memory task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bodily Experience an Epiphenomenon of Multisensory Integration and Cognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHICH COGNITIVE TOOLS DO WE PREFER TO USE, AND IS THAT PREFERENCE RATIONAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Watch is to Work: a Review of NeuroImaging Data on Tool Use Observation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.484-497. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-019-09418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauges design for a digital instrument cluster: Efficiency, visual capture, and satisfaction assessment for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male yellow-crowned bishops (Euplectes afer afer) acquire a novel foraging behaviour by social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena van Buuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-019-00589-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Really a Loss of Agency in Patients With Apraxia of Tool Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (145), pp.1292-1302. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/58342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICAL KNOWLEDGE DOES MATTER TO TOOL USE EVEN WHEN ASSESSED WITH A NON-PRODUCTION TASK: EVIDENCE FROM LEFT BRAIN-DAMAGED PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.198-213. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst for Intention? Grasping a Glass Is a Thirst-Controlled Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiharu Niki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1248. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of object substitution, spontaneous compensation and repetitive training on reaching movements in a patient with optic ataxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2019.1607397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age differences in maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.47 - 54. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-hornbills (Bucorvus) show means-end understanding in a horizontal two-string discrimination task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-018-0565-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Technical Reasoning, Theory of Mind, Creativity, and Fluid Cognition in Cumulative Technological Culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-019-09349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Automated Driving Impact on Drivers’ Gaze Behaviors during a Car-Following Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.1008-1017. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1561788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for intoolligence: A unified framework for the cognitive study of human tool use and technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Heinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/amp0000162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral correlates of imitation of intransitive gestures: An integrative review of neuroimaging data and brain lesion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2018.0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance and acceptability criteria: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0459-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Generalized Motor Programs: We All Are Natural Born Poly-Dexters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10429. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28759-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools don’t—and won’t—make the man: A cognitive look at the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147 (5), pp.782-788. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.409-426. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and dexterity: beyond the embodied theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.e1-e4. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tool Selection in Left Brain-Damaged Patients With Apraxia of Tool Use: A Study of Three Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mechtouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (05), pp.524 - 529. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S135561771700131X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Our Cognition Shapes and Is Shaped by Technology: A Common Framework for Understanding Human Tool-Use Interactions in the Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Age of 5 Humans Decide Economically, Whereas Crows Exhibit Individual Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Marie Philippa von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-16984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fondements Cognitifs de la Culture et de L'Évolution Culturelle Cumulative : Une Revue de la Littérature The Cognitive Bases of Culture and Cumulative Cultural Evolution: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 117 (3), pp.351-378. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.173.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating semantics in tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar de Rugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0795-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Paleoanthropology and Technology: Toward a Parsimonious Theory (PATH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of General Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/gpr0000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge does matter to tool use even when assessed with a non-production task: Evidence from left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the Left Supramarginal Gyrus in Manipulation Judgment Tasks: Contributions to Theories of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617717000455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital, analogue, or redundant speedometers for truck driving: impact on visual distraction and usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Sure You’re Faster When Using a Cognitive Tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/amerjpsyc.130.4.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tools and misuse of embodied cognition: Reply to Buxbaum (2017).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Limb apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.228. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173 (7-8), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an affordance? 40 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.403-417. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary: Effects of dividing attention on memory for declarative and procedural aspects of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future for tool-specific generalized motor programs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and the Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11097-016-9470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive HMI design and participatory user involvement: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp. 541-552. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2016.1188218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Intelligence Does Matter to Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (8), </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and affordance: Manipulation-based versus reasoning-based approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123 (5), pp.534-568. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.154-9. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive-based model of tool use in normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.363-386. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1625. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving and imitation of meaningless postures in left brain damaged patients: Two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63C, pp.214-216. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Differences in Maximization 1 AGE DIFFERENCES IN MAXIMIZATION: A STUDY WITH YOUNG AND ELDERLY ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual objects speak louder than words: Motor planning and weight in tool use and object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia : a gestural or a cognitive disorder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (3), pp.e333-e333. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lowest common denominator between species for teaching behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X14000442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-based mechanism for delayed motor intention: considerations from motor skills, tool use and action memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.345-360. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-014-0581-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la procrastination académique : motivation autodéterminée, estime de soi et degré de maximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rabeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret de Schwartz et collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about mechanical knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.269-270. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive and neural bases of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Massen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders after left brain damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (article 473), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and use of common objects: Influence of weight on action planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasskia Brüers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge, but not manipulation knowledge, might support action prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Neuropsychology Tells us About Human Tool Use? The Four Constraints Theory (4CT): Mechanics, Space, Time, and Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-014-9260-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and manual actions: The human body as a means versus an end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.281-282. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings: overestimation of tool-related benefits in a motor imagery task and a decision task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0485-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliers, not fingers: Tool-action effect in a motor intention paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’espace chez les personnes âgées dépendantes résidants en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delafuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2322-33. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (1), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb apraxia in neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bohlhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurodegenerative disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.353-361. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NMT.13.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use is not a matter of affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Do It or to Let an Automatic Tool Do It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (10), pp.1964-1972. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within reach but not so reachable: obstacles matter in visual perception of distances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.462-7. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-012-0358-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience fraternelle confrontée à la déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.245-263. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir la ville sans voir : effet de l'environnement urbain sur la perception et le ressenti des personnes aveugles lors d'un déplacement in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (03), pp.403 - 433. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies : synthèse et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.174-185. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.043.0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and perceived distance: when unreachable becomes spontaneously reachable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.331-9. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-012-3036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-examining the gesture engram hypothesis. New perspectives on apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.517-540. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117 (2), pp.517-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle exécutif et comportement d'utilisation d'objets: Vers une dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.120-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner permet-il d'augmenter sa propre compréhension de lois physiques opaques ? Un paradigme de micro-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automation impacts drivers’ gaze behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths. 21th Conference of the European Society for Cognitive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving automation impact of driver’s gaze behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les sciences cognitives permettent-elles de mieux comprendre la culture humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Evolution and Stone Tool Recognition: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical reasoning in cumulative technological culture: An online study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of hand posture and kinematics dimensions during retrieval of action tool knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural embedding of social cognition workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical-reasoning network is recruited when people observe others make or teach how to make tools: An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture technologique cumulative et compréhension causale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neurocognitive bases of cumulative technological culture: Insight from computational modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning, theory of mind and population size on cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture technologique cumulative telle que le cognitiviste la voit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Embodied Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative technological culture as the cognitive scientist views it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual DFG Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does media multitasking preference alter performance on pen and pencil activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’École Doctorale Neuroscience &amp; Cognition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting reward and pro-social behaviours through shared music listening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferreri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurosciences and Music – VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives des représentations sémantiques et des représentations d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher media consumption leads to increased efficiency on non-digital task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Conference (International), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cognitive origins of cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife (Canaries), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognition et évolution technologique cumulative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur les Comportements Humains à la Lumière de l’Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur les modèles et l’évaluation des troubles praxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'objets chez l'enfant TDC : Altération spécifique du système de production gestuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue versus digital speedometer: effects on distraction and usability for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance and tool use: A neurocognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mangalam, A. Hajnal, &amp; D. G. Kelty-Stephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The modern legacy of Gibson’s affordances for the sciences of organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.232-248, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous fabriquons mentalement nos outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Coello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux : Les fondements sensorimoteurs de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.287-298, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Évaluation, interpretation et corrélats anatomo-cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Barbeau, P. Azouvi, H. Amieva, &amp; F. Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique de l’adulte, 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.497-525, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques en sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gaubert, B. Cuvillier, É. Leblanc, &amp; S. Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l’objet technique: Reprendre la main sur l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.105-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical reasoning to cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Wynn, K. Overmann, &amp; F. Coolidge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of cognitive archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp. C9.S1-C9-S20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parietal cortex and cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bruner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive archaeology, body cognition, and the evolution of visuospatial perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-130, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools: The pragmatic value of semantic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. García, A. Ibáñez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of semiosis and the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, pp.359-374, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Semiosis and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.359-374, 2022, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003051817-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Formes cliniques, modèles théoriques et méthode d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Seron, &amp; M. Van der Linden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique, 2ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck-Solal, pp.411-432, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia: Clinical types, theoretical models, and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Heinbockel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.69-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we increase our understanding of how a technology works by explaining it to others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à la psychologie scientifique dès le lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tool Instinct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Instinct de l’Outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et troubles d’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre outil, geste et usage: Apports de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude neuropsychologique des rapports entre outil, geste et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université d'Angers, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId564"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2026.100205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Metaireau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120971" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Rosario Ilardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marangolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-03043-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Curzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.12.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ciccarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05518-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22000693" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.94578.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2022.12.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Melgar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Robert de Beauchamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/neur-2022-032-faye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wagman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Day" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01673-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.09.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105232" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Gray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heersmink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12578" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02960-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine D&#233;combe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Murday" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00175-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M.P. von Bayern" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13243" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2071152" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Campos-Moinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91298-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002843v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01466-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Na&#235;gel&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.03.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.07.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-020-00983-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00087" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena van Buuren" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-019-00589-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boussard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2019.1607397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nichelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12140" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Boulot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01248" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006198v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-018-0565-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joulain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesourd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osiurak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.08.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovigue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1561788" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00316" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000402" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28759-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnevie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771700131X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586826v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Heinke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/amp0000162" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0795-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821237v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4812-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/gpr0000129" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144187v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586801v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.03.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144175v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583827v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Marie Philippa von Bayern" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16984-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144192v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586861v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-016-9470-2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000027" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586722v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.10.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076111v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686587v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu238" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091105v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X14000442" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189865v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faur&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morange" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.01.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7PTCXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091082v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0581-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593268v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361771v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00473" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasskia Br&#252;ers" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583819v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00737" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586671v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-014-9260-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586679v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097641v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.09.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR06BJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583823v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01107" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586683v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.01.013" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190733v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.03.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPWT0W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bohlhalter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NMT.13.35" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583814v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00890" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586655v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Djerbi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000219" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.09.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBJMT72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076140v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ramone" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0358-z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586693v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2012.06.001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355791v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.043.0174" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857355v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3036-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJPKLMHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152085v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152168v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245797v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020165v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020145v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020156v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020144v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020143v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020142v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020157v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020140v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020141v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678004v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020206v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020204v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020192v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020191v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020188v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871478v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003051817-28" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020178v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020177v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748017v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020169v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020171v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020172v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020173v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020186v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faure" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020175v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346582v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2026.100205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Metaireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Rosario Ilardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marangolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-03043-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Curzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Melgar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Robert de Beauchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105942" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.12.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ciccarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05518-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22000693" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.94578.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2022.12.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.09.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/neur-2022-032-faye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wagman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Day" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01673-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine D&#233;combe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Murday" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00175-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M.P. von Bayern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Gray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heersmink" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02960-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13243" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2071152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Campos-Moinier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91298-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01466-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-020-00983-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Na&#235;gel&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.03.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00316" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena van Buuren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-019-00589-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00087" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008812v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nichelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12140" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Boulot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01248" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392363v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boussard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2019.1607397" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joulain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesourd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osiurak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.08.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006198v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-018-0565-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovigue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1561788" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586826v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Heinke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/amp0000162" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000402" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003288v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28759-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586873v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821235v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnevie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771700131X" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583827v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Marie Philippa von Bayern" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16984-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4812-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0795-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586857v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/gpr0000129" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N8RHSHGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144187v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000065" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.03.010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144175v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586861v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-016-9470-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144223v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000027" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586722v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.10.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076111v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686587v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu238" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091105v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X14000442" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091082v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0581-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faur&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morange" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.01.001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7PTCXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593268v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586683v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.01.013" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583823v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01107" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361771v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00473" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076128v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasskia Br&#252;ers" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583819v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00737" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586671v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-014-9260-y" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586679v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.09.005" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR06BJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586693v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2012.06.001" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190733v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.03.005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPWT0W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586703v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bohlhalter" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NMT.13.35" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583814v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00890" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586655v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Djerbi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000219" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076140v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ramone" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857357v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0358-z" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798768v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.09.001" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBJMT72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355791v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.043.0174" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857355v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3036-5" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJPKLMHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152085v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152168v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245797v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020165v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020145v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020144v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020143v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020142v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020157v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020140v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020141v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678004v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020204v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020206v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020195v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020192v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020191v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020188v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871478v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003051817-28" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020178v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020177v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748017v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020169v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020171v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020172v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020173v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020186v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faure" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020175v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346582v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>