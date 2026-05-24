--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Osiurak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the cognitive evolution of genus Homo: Eye-tracking analysis of stone tool recognition in trained versus novice modern humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100205. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2026.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a unique form of communication that transformed human evolution but how unique is linguistic evolution?: Comment on “Language follows a distinct mode of extra-genomic evolution” by B. Bickel et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.63-64. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of transactive technical cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gramaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121527. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two distinct neural pathways for mechanical versus digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.120971. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les humains coopèrent-ils pour transmettre et améliorer leurs techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends through the left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.RP94578. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.94578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left area PF as a neural marker of technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (9), pp.173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-025-03043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic industries, modern tools, and language: An evolutionary perspective through fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.121404. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing musical pleasure through shared musical experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation rate and population structure moderate the effect of population size on cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural correlates of limb apraxia: An anatomical likelihood estimation meta-analysis of lesion-symptom mapping studies in brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.105720. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitâche numérique : effets sur l’organisation et la performance à des tâches non-numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (1), pp.63-89. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Cognitive Dimension of Pantomime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Robert de Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.105942. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning: Neither cognitive instinct nor cognitive gadget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie De Chalvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functional brain networks involved in tool-related action understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What semantic dementia tells us about the ability to infer others’ communicative intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X22000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends: The left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.94578.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural cognition and technology: Mechanical actions speak louder than bodily actions. Comment on &amp;quot;Blind alleys and fruitful pathways in the comparative study of cultural cognition&amp;quot; by Andrew Whiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.141-144. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion by donkey’s ears: Donkeys (Equus asinus) use acoustic information to find hidden food in a two-way object-choice task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Biro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136 (1), pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing cumulative technological culture beyond copying versus reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning and theory of mind on cumulative technological culture: insights from a model of micro-societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.231. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-022-01251-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical thickness of the area PF of the left inferior parietal cortex mediates technical-reasoning skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.11840. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-15587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning bolsters cumulative technological culture through convergent transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical, spatial and material magnitude estimation in left 7 and right brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/neur-2022-032-faye⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the psychological origins of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhur Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wagman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kelty-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104521. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Area Prostriata may play a role in technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12993-022-00200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where do we go now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cortex; a Journal Devoted to the Study of the Nervous System and Behavior, 154, pp.333-339. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual encoding of graspable unfamiliar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-022-01673-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous organization in task-switching reflects self-reported polychronicity and media multitasking tendency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100085. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2022.100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use, Cognitive Skills, and Metacognitive Beliefs on Tool Use Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (1), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/19398298.135.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and acceptance of truck dashboards designed by drivers: two participatory design approaches compared to a user-centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2020.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effects of words on tool visual exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.105758. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toolman effect: Preexisting non-tool-use experience improves subsequent tool-use performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.103389. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning versus reasoning to use tools in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Volet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp.105232. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings even in schizophrenia: underestimation of tool-related effort in a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Décombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-021-00175-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex nests but no use of tools: An investigation of problem solving in weaverbirds (Ploceidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.104493. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life activities in patients with Alzheimer’s disease or semantic dementia: Multitasking assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107714. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2020.107714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Introduction to Tasks, Tools, & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Heersmink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.540-547. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Ways of (Mis-)Conceiving Embodiment in Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1-2), pp.3853-3879. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-020-02960-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great white pelicans (Pelecanus onocrotalus) fail to use tools flexibly in problem‐solving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.13243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical understanding in neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intuitive Physics Within the Landscape of the Mind, 38 (7-8), pp.490-514. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2022.2071152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraversion level predicts perceived benefits from social resources and tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Campos-Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.12260. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91298-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomime of tool use: looking beyond apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (4), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous tools: the emergence of technical reasoning in human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 (8), pp.3108-3118. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01466-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co-Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and action tool knowledge in the brain: Identifying common and distinct networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use, semantic processing and prospective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out of the Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pedagogue, The Engineer, Or The Friend: From Whom Do We Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Duhau-Marmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-020-09379-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genyffer Troina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M P von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of eye-hand coordination in natural steering behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.e0242818. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Action Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.229-231. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elephant in the China Shop: When Technical Reasoning Meets Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e183. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X20000291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex; a journal devoted to the study of the nervous system and behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out Of The Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where are we now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.526-528. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e156. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool-number interaction during a prospective memory task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bodily Experience an Epiphenomenon of Multisensory Integration and Cognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHICH COGNITIVE TOOLS DO WE PREFER TO USE, AND IS THAT PREFERENCE RATIONAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Watch is to Work: a Review of NeuroImaging Data on Tool Use Observation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.484-497. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-019-09418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauges design for a digital instrument cluster: Efficiency, visual capture, and satisfaction assessment for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male yellow-crowned bishops (Euplectes afer afer) acquire a novel foraging behaviour by social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena van Buuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-019-00589-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Really a Loss of Agency in Patients With Apraxia of Tool Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (145), pp.1292-1302. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/58342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICAL KNOWLEDGE DOES MATTER TO TOOL USE EVEN WHEN ASSESSED WITH A NON-PRODUCTION TASK: EVIDENCE FROM LEFT BRAIN-DAMAGED PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.198-213. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst for Intention? Grasping a Glass Is a Thirst-Controlled Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiharu Niki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1248. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of object substitution, spontaneous compensation and repetitive training on reaching movements in a patient with optic ataxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2019.1607397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age differences in maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.47 - 54. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-hornbills (Bucorvus) show means-end understanding in a horizontal two-string discrimination task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-018-0565-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Technical Reasoning, Theory of Mind, Creativity, and Fluid Cognition in Cumulative Technological Culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-019-09349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Automated Driving Impact on Drivers’ Gaze Behaviors during a Car-Following Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.1008-1017. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1561788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for intoolligence: A unified framework for the cognitive study of human tool use and technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Heinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/amp0000162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral correlates of imitation of intransitive gestures: An integrative review of neuroimaging data and brain lesion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2018.0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance and acceptability criteria: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0459-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Generalized Motor Programs: We All Are Natural Born Poly-Dexters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10429. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28759-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools don’t—and won’t—make the man: A cognitive look at the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147 (5), pp.782-788. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.409-426. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and dexterity: beyond the embodied theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.e1-e4. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tool Selection in Left Brain-Damaged Patients With Apraxia of Tool Use: A Study of Three Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mechtouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (05), pp.524 - 529. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S135561771700131X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Our Cognition Shapes and Is Shaped by Technology: A Common Framework for Understanding Human Tool-Use Interactions in the Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Age of 5 Humans Decide Economically, Whereas Crows Exhibit Individual Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Marie Philippa von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-16984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fondements Cognitifs de la Culture et de L'Évolution Culturelle Cumulative : Une Revue de la Littérature The Cognitive Bases of Culture and Cumulative Cultural Evolution: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 117 (3), pp.351-378. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.173.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating semantics in tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar de Rugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0795-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Paleoanthropology and Technology: Toward a Parsimonious Theory (PATH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of General Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/gpr0000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge does matter to tool use even when assessed with a non-production task: Evidence from left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the Left Supramarginal Gyrus in Manipulation Judgment Tasks: Contributions to Theories of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617717000455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital, analogue, or redundant speedometers for truck driving: impact on visual distraction and usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Sure You’re Faster When Using a Cognitive Tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/amerjpsyc.130.4.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tools and misuse of embodied cognition: Reply to Buxbaum (2017).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Limb apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.228. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173 (7-8), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an affordance? 40 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.403-417. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary: Effects of dividing attention on memory for declarative and procedural aspects of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future for tool-specific generalized motor programs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and the Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11097-016-9470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive HMI design and participatory user involvement: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp. 541-552. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2016.1188218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Intelligence Does Matter to Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (8), </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and affordance: Manipulation-based versus reasoning-based approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123 (5), pp.534-568. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.154-9. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive-based model of tool use in normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.363-386. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1625. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving and imitation of meaningless postures in left brain damaged patients: Two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63C, pp.214-216. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Differences in Maximization 1 AGE DIFFERENCES IN MAXIMIZATION: A STUDY WITH YOUNG AND ELDERLY ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual objects speak louder than words: Motor planning and weight in tool use and object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia : a gestural or a cognitive disorder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (3), pp.e333-e333. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lowest common denominator between species for teaching behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X14000442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-based mechanism for delayed motor intention: considerations from motor skills, tool use and action memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.345-360. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-014-0581-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la procrastination académique : motivation autodéterminée, estime de soi et degré de maximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rabeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret de Schwartz et collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about mechanical knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.269-270. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive and neural bases of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Massen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders after left brain damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (article 473), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and use of common objects: Influence of weight on action planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasskia Brüers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge, but not manipulation knowledge, might support action prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Neuropsychology Tells us About Human Tool Use? The Four Constraints Theory (4CT): Mechanics, Space, Time, and Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-014-9260-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and manual actions: The human body as a means versus an end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.281-282. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings: overestimation of tool-related benefits in a motor imagery task and a decision task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0485-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliers, not fingers: Tool-action effect in a motor intention paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’espace chez les personnes âgées dépendantes résidants en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delafuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2322-33. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (1), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb apraxia in neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bohlhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurodegenerative disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.353-361. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NMT.13.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use is not a matter of affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Do It or to Let an Automatic Tool Do It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (10), pp.1964-1972. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within reach but not so reachable: obstacles matter in visual perception of distances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.462-7. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-012-0358-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience fraternelle confrontée à la déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.245-263. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir la ville sans voir : effet de l'environnement urbain sur la perception et le ressenti des personnes aveugles lors d'un déplacement in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (03), pp.403 - 433. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies : synthèse et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.174-185. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.043.0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and perceived distance: when unreachable becomes spontaneously reachable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.331-9. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-012-3036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-examining the gesture engram hypothesis. New perspectives on apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.517-540. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117 (2), pp.517-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle exécutif et comportement d'utilisation d'objets: Vers une dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.120-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner permet-il d'augmenter sa propre compréhension de lois physiques opaques ? Un paradigme de micro-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automation impacts drivers’ gaze behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths. 21th Conference of the European Society for Cognitive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving automation impact of driver’s gaze behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les sciences cognitives permettent-elles de mieux comprendre la culture humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Evolution and Stone Tool Recognition: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical reasoning in cumulative technological culture: An online study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of hand posture and kinematics dimensions during retrieval of action tool knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural embedding of social cognition workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical-reasoning network is recruited when people observe others make or teach how to make tools: An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture technologique cumulative et compréhension causale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neurocognitive bases of cumulative technological culture: Insight from computational modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning, theory of mind and population size on cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture technologique cumulative telle que le cognitiviste la voit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Embodied Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative technological culture as the cognitive scientist views it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual DFG Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does media multitasking preference alter performance on pen and pencil activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’École Doctorale Neuroscience &amp; Cognition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting reward and pro-social behaviours through shared music listening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferreri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurosciences and Music – VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives des représentations sémantiques et des représentations d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher media consumption leads to increased efficiency on non-digital task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Conference (International), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cognitive origins of cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife (Canaries), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognition et évolution technologique cumulative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur les Comportements Humains à la Lumière de l’Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur les modèles et l’évaluation des troubles praxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'objets chez l'enfant TDC : Altération spécifique du système de production gestuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue versus digital speedometer: effects on distraction and usability for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance and tool use: A neurocognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mangalam, A. Hajnal, &amp; D. G. Kelty-Stephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The modern legacy of Gibson’s affordances for the sciences of organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.232-248, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous fabriquons mentalement nos outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Coello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux : Les fondements sensorimoteurs de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.287-298, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Évaluation, interpretation et corrélats anatomo-cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Barbeau, P. Azouvi, H. Amieva, &amp; F. Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique de l’adulte, 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.497-525, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques en sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gaubert, B. Cuvillier, É. Leblanc, &amp; S. Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l’objet technique: Reprendre la main sur l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.105-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical reasoning to cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Wynn, K. Overmann, &amp; F. Coolidge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of cognitive archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp. C9.S1-C9-S20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parietal cortex and cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bruner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive archaeology, body cognition, and the evolution of visuospatial perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-130, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools: The pragmatic value of semantic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. García, A. Ibáñez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of semiosis and the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, pp.359-374, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Semiosis and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.359-374, 2022, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003051817-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Formes cliniques, modèles théoriques et méthode d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Seron, &amp; M. Van der Linden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique, 2ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck-Solal, pp.411-432, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia: Clinical types, theoretical models, and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Heinbockel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.69-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we increase our understanding of how a technology works by explaining it to others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à la psychologie scientifique dès le lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tool Instinct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Instinct de l’Outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et troubles d’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre outil, geste et usage: Apports de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude neuropsychologique des rapports entre outil, geste et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université d'Angers, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId564"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Osiurak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the cognitive evolution of genus Homo: Eye-tracking analysis of stone tool recognition in trained versus novice modern humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100205. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2026.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of transactive technical cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gramaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121527. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two distinct neural pathways for mechanical versus digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.120971. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les humains coopèrent-ils pour transmettre et améliorer leurs techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends through the left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.RP94578. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.94578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic industries, modern tools, and language: An evolutionary perspective through fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.121404. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left area PF as a neural marker of technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marangolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (9), pp.173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-025-03043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a unique form of communication that transformed human evolution but how unique is linguistic evolution?: Comment on “Language follows a distinct mode of extra-genomic evolution” by B. Bickel et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.63-64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing musical pleasure through shared musical experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation rate and population structure moderate the effect of population size on cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural correlates of limb apraxia: An anatomical likelihood estimation meta-analysis of lesion-symptom mapping studies in brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Metaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.105720. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning: Neither cognitive instinct nor cognitive gadget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie De Chalvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functional brain networks involved in tool-related action understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Rosario Ilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What semantic dementia tells us about the ability to infer others’ communicative intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X22000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the physical world to our ends: The left PF technical-cognition area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.94578.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural cognition and technology: Mechanical actions speak louder than bodily actions. Comment on &amp;quot;Blind alleys and fruitful pathways in the comparative study of cultural cognition&amp;quot; by Andrew Whiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.141-144. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitâche numérique : effets sur l’organisation et la performance à des tâches non-numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (1), pp.63-89. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Cognitive Dimension of Pantomime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Robert de Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.105942. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning and theory of mind on cumulative technological culture: insights from a model of micro-societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.231. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-022-01251-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical thickness of the area PF of the left inferior parietal cortex mediates technical-reasoning skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.11840. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-15587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning bolsters cumulative technological culture through convergent transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical, spatial and material magnitude estimation in left 7 and right brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/neur-2022-032-faye⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the psychological origins of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhur Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Wagman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kelty-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104521. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Area Prostriata may play a role in technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12993-022-00200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where do we go now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cortex; a Journal Devoted to the Study of the Nervous System and Behavior, 154, pp.333-339. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual encoding of graspable unfamiliar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cavaliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-022-01673-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous organization in task-switching reflects self-reported polychronicity and media multitasking tendency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100085. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbeha.2022.100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use, Cognitive Skills, and Metacognitive Beliefs on Tool Use Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (1), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/19398298.135.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing cumulative technological culture beyond copying versus reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion by donkey’s ears: Donkeys (Equus asinus) use acoustic information to find hidden food in a two-way object-choice task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Biro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136 (1), pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effects of words on tool visual exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.105758. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toolman effect: Preexisting non-tool-use experience improves subsequent tool-use performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.103389. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning versus reasoning to use tools in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Volet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp.105232. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings even in schizophrenia: underestimation of tool-related effort in a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Décombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-021-00175-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex nests but no use of tools: An investigation of problem solving in weaverbirds (Ploceidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.104493. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life activities in patients with Alzheimer’s disease or semantic dementia: Multitasking assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107714. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2020.107714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Introduction to Tasks, Tools, & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Heersmink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.540-547. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Ways of (Mis-)Conceiving Embodiment in Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1-2), pp.3853-3879. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-020-02960-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great white pelicans (Pelecanus onocrotalus) fail to use tools flexibly in problem‐solving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M.P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.13243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical understanding in neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intuitive Physics Within the Landscape of the Mind, 38 (7-8), pp.490-514. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2022.2071152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraversion level predicts perceived benefits from social resources and tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Murday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Campos-Moinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.12260. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91298-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomime of tool use: looking beyond apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (4), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and action tool knowledge in the brain: Identifying common and distinct networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous tools: the emergence of technical reasoning in human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 (8), pp.3108-3118. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01466-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Neurocognitive Co-Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Uomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and acceptance of truck dashboards designed by drivers: two participatory design approaches compared to a user-centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2020.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pedagogue, The Engineer, Or The Friend: From Whom Do We Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Duhau-Marmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-020-09379-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genyffer Troina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M P von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Action Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.229-231. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of eye-hand coordination in natural steering behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.e0242818. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elephant in the China Shop: When Technical Reasoning Meets Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e183. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X20000291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools effectively despite defective hand posture: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Naëgelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.406-422. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex; a journal devoted to the study of the nervous system and behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out Of The Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.e156. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Brandimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century after Liepmann's work on apraxia: Where are we now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.526-528. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Astereognosia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.399. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool-number interaction during a prospective memory task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use, semantic processing and prospective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technition: When Tools Come Out of the Closet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.880-897. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691620902145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Watch is to Work: a Review of NeuroImaging Data on Tool Use Observation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.484-497. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-019-09418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauges design for a digital instrument cluster: Efficiency, visual capture, and satisfaction assessment for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Really a Loss of Agency in Patients With Apraxia of Tool Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male yellow-crowned bishops (Euplectes afer afer) acquire a novel foraging behaviour by social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena van Buuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-019-00589-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (145), pp.1292-1302. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/58342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICAL KNOWLEDGE DOES MATTER TO TOOL USE EVEN WHEN ASSESSED WITH A NON-PRODUCTION TASK: EVIDENCE FROM LEFT BRAIN-DAMAGED PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.198-213. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst for Intention? Grasping a Glass Is a Thirst-Controlled Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiharu Niki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1248. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of object substitution, spontaneous compensation and repetitive training on reaching movements in a patient with optic ataxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2019.1607397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Technical Reasoning, Theory of Mind, Creativity, and Fluid Cognition in Cumulative Technological Culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-019-09349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-hornbills (Bucorvus) show means-end understanding in a horizontal two-string discrimination task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10164-018-0565-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age differences in maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.47 - 54. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Automated Driving Impact on Drivers’ Gaze Behaviors during a Car-Following Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.1008-1017. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1561788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bodily Experience an Epiphenomenon of Multisensory Integration and Cognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHICH COGNITIVE TOOLS DO WE PREFER TO USE, AND IS THAT PREFERENCE RATIONAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral correlates of imitation of intransitive gestures: An integrative review of neuroimaging data and brain lesion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2018.0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance and acceptability criteria: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0459-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Use and Generalized Motor Programs: We All Are Natural Born Poly-Dexters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10429. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28759-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools don’t—and won’t—make the man: A cognitive look at the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147 (5), pp.782-788. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.409-426. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and dexterity: beyond the embodied theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.e1-e4. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tool Selection in Left Brain-Damaged Patients With Apraxia of Tool Use: A Study of Three Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mechtouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (05), pp.524 - 529. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S135561771700131X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Our Cognition Shapes and Is Shaped by Technology: A Common Framework for Understanding Human Tool-Use Interactions in the Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for intoolligence: A unified framework for the cognitive study of human tool use and technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Heinke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/amp0000162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fondements Cognitifs de la Culture et de L'Évolution Culturelle Cumulative : Une Revue de la Littérature The Cognitive Bases of Culture and Cumulative Cultural Evolution: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 117 (3), pp.351-378. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.173.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating semantics in tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar de Rugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0795-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Paleoanthropology and Technology: Toward a Parsimonious Theory (PATH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of General Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/gpr0000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge does matter to tool use even when assessed with a non-production task: Evidence from left brain-damaged patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the Left Supramarginal Gyrus in Manipulation Judgment Tasks: Contributions to Theories of Tool Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617717000455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital, analogue, or redundant speedometers for truck driving: impact on visual distraction and usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tools and misuse of embodied cognition: Reply to Buxbaum (2017).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Sure You’re Faster When Using a Cognitive Tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/amerjpsyc.130.4.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition: Limb apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.228. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural apraxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173 (7-8), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an affordance? 40 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.403-417. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Age of 5 Humans Decide Economically, Whereas Crows Exhibit Individual Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Marie Philippa von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-16984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideomotor recycling theory for tool use, language, and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-016-4812-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future for tool-specific generalized motor programs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and the Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11097-016-9470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive HMI design and participatory user involvement: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp. 541-552. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2016.1188218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Intelligence Does Matter to Cumulative Technological Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (8), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and affordance: Manipulation-based versus reasoning-based approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123 (5), pp.534-568. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.154-9. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1625. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary: Effects of dividing attention on memory for declarative and procedural aspects of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Differences in Maximization 1 AGE DIFFERENCES IN MAXIMIZATION: A STUDY WITH YOUNG AND ELDERLY ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual objects speak louder than words: Motor planning and weight in tool use and object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia : a gestural or a cognitive disorder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (3), pp.e333-e333. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lowest common denominator between species for teaching behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X14000442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la procrastination académique : motivation autodéterminée, estime de soi et degré de maximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rabeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-based mechanism for delayed motor intention: considerations from motor skills, tool use and action memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.345-360. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-014-0581-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret de Schwartz et collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving and imitation of meaningless postures in left brain damaged patients: Two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63C, pp.214-216. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use disorders after left brain damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (article 473), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and use of common objects: Influence of weight on action planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasskia Brüers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical knowledge, but not manipulation knowledge, might support action prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Neuropsychology Tells us About Human Tool Use? The Four Constraints Theory (4CT): Mechanics, Space, Time, and Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-014-9260-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and manual actions: The human body as a means versus an end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.281-282. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings: overestimation of tool-related benefits in a motor imagery task and a decision task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0485-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliers, not fingers: Tool-action effect in a motor intention paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive and neural bases of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Massen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about mechanical knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.269-270. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (1), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb apraxia in neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bohlhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurodegenerative disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.353-361. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NMT.13.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.234-256. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use is not a matter of affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Do It or to Let an Automatic Tool Do It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (10), pp.1964-1972. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience fraternelle confrontée à la déficience intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.245-263. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing a tool to someone can take more time than using it.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within reach but not so reachable: obstacles matter in visual perception of distances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.462-7. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-012-0358-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delafuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2322-33. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’espace chez les personnes âgées dépendantes résidants en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir la ville sans voir : effet de l'environnement urbain sur la perception et le ressenti des personnes aveugles lors d'un déplacement in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (03), pp.403 - 433. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies : synthèse et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.174-185. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.043.0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool use and perceived distance: when unreachable becomes spontaneously reachable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.331-9. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-012-3036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-examining the gesture engram hypothesis. New perspectives on apraxia of tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.517-540. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétralogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117 (2), pp.517-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle exécutif et comportement d'utilisation d'objets: Vers une dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.120-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner permet-il d'augmenter sa propre compréhension de lois physiques opaques ? Un paradigme de micro-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automation impacts drivers’ gaze behaviours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated extraction of visual scanpaths. 21th Conference of the European Society for Cognitive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving automation impact of driver’s gaze behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les sciences cognitives permettent-elles de mieux comprendre la culture humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Evolution and Stone Tool Recognition: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of hand posture and kinematics dimensions during retrieval of action tool knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The cultural embedding of social cognition workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical reasoning in cumulative technological culture: An online study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical-reasoning network is recruited when people observe others make or teach how to make tools: An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture technologique cumulative et compréhension causale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arbanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neurocognitive bases of cumulative technological culture: Insight from computational modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of technical reasoning, theory of mind and population size on cumulative technological culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture technologique cumulative telle que le cognitiviste la voit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Embodied Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative technological culture as the cognitive scientist views it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual DFG Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does media multitasking preference alter performance on pen and pencil activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’École Doctorale Neuroscience &amp; Cognition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting reward and pro-social behaviours through shared music listening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Curzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferreri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurosciences and Music – VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurocognitives des représentations sémantiques et des représentations d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher media consumption leads to increased efficiency on non-digital task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Conference (International), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognition et évolution technologique cumulative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur les Comportements Humains à la Lumière de l’Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur les modèles et l’évaluation des troubles praxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cognitive origins of cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife (Canaries), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'objets chez l'enfant TDC : Altération spécifique du système de production gestuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Remigereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Costini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue versus digital speedometer: effects on distraction and usability for truck driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance and tool use: A neurocognitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mangalam, A. Hajnal, &amp; D. G. Kelty-Stephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The modern legacy of Gibson’s affordances for the sciences of organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.232-248, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nous fabriquons mentalement nos outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Coello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux : Les fondements sensorimoteurs de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.287-298, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques en sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gaubert, B. Cuvillier, É. Leblanc, &amp; S. Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l’objet technique: Reprendre la main sur l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.105-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical reasoning to cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Wynn, K. Overmann, &amp; F. Coolidge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of cognitive archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp. C9.S1-C9-S20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parietal cortex and cumulative technological culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bruner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive archaeology, body cognition, and the evolution of visuospatial perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.109-130, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Évaluation, interpretation et corrélats anatomo-cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Barbeau, P. Azouvi, H. Amieva, &amp; F. Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique de l’adulte, 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.497-525, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools: The pragmatic value of semantic knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. M. García, A. Ibáñez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of semiosis and the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, pp.359-374, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Semiosis and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.359-374, 2022, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003051817-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apraxies: Formes cliniques, modèles théoriques et méthode d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Seron, &amp; M. Van der Linden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique, 2ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck-Solal, pp.411-432, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxia: Clinical types, theoretical models, and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Heinbockel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.69-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we increase our understanding of how a technology works by explaining it to others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à la psychologie scientifique dès le lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tool Instinct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Instinct de l’Outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxie et troubles d’utilisation d’outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française des échelles de maximation et de regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre outil, geste et usage: Apports de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude neuropsychologique des rapports entre outil, geste et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université d'Angers, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId563"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2026.100205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Metaireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Rosario Ilardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marangolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-03043-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Curzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Melgar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Robert de Beauchamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105942" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.12.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ciccarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05518-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22000693" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.94578.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2022.12.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.09.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/neur-2022-032-faye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wagman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Day" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01673-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine D&#233;combe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Murday" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00175-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M.P. von Bayern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Gray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heersmink" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02960-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13243" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2071152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Campos-Moinier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91298-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01466-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-020-00983-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Na&#235;gel&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.03.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00316" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena van Buuren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-019-00589-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00087" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008812v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nichelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12140" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Boulot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01248" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392363v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boussard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2019.1607397" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joulain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesourd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osiurak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.08.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006198v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-018-0565-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovigue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1561788" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586826v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Heinke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/amp0000162" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000402" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003288v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28759-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586873v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821235v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnevie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771700131X" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583827v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Marie Philippa von Bayern" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16984-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4812-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0795-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586857v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/gpr0000129" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N8RHSHGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144187v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000065" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.03.010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144175v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586861v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-016-9470-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144223v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000027" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586722v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.10.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076111v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686587v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu238" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091105v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X14000442" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091082v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0581-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faur&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morange" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.01.001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7PTCXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593268v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586683v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.01.013" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583823v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01107" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361771v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00473" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076128v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasskia Br&#252;ers" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583819v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00737" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586671v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-014-9260-y" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586679v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.09.005" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR06BJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586693v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2012.06.001" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190733v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.03.005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPWT0W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586703v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bohlhalter" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NMT.13.35" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583814v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00890" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586655v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Djerbi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000219" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076140v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ramone" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857357v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0358-z" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798768v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.09.001" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBJMT72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355791v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.043.0174" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857355v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3036-5" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJPKLMHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152085v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152168v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245797v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020165v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020145v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020144v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020143v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020142v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020157v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020140v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020141v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678004v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020204v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020206v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020195v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020192v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020191v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020188v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871478v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003051817-28" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020178v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020177v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748017v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020169v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020171v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020172v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020173v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020186v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faure" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020175v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346582v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2026.100205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Metaireau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120971" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Rosario Ilardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marangolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-03043-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Curzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.12.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ciccarelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05518-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X22000693" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.94578.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2022.12.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Melgar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Robert de Beauchamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/neur-2022-032-faye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wagman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Day" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01673-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.09.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105232" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine D&#233;combe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Murday" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00175-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M.P. von Bayern" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104493" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Gray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heersmink" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12578" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02960-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005949v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13243" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2071152" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Campos-Moinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91298-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01466-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crave" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2020.103073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Na&#235;gel&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.03.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.07.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-020-00983-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.06.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00087" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena van Buuren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-019-00589-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nichelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12140" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Boulot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01248" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boussard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2019.1607397" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006198v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-018-0565-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joulain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesourd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osiurak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.08.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovigue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1561788" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00316" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000402" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28759-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnevie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771700131X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586826v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Heinke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/amp0000162" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144179v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0795-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/gpr0000129" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N8RHSHGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821237v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144189v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4812-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677739v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.05.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000065" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.03.010" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144175v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.04.014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583827v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Marie Philippa von Bayern" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16984-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144192v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586861v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-016-9470-2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328167v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1188218" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144223v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000027" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586722v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.10.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076111v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686587v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu238" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091105v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X14000442" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189865v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faur&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morange" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.01.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7PTCXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091082v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0581-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593268v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361771v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00473" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasskia Br&#252;ers" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583819v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00737" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586671v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-014-9260-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586679v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097641v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.09.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR06BJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583823v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01107" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586683v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.01.013" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190733v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.03.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPWT0W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bohlhalter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NMT.13.35" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583814v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00890" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586655v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Djerbi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000219" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.09.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBJMT72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076140v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ramone" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0358-z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586693v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2012.06.001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355791v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.043.0174" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857355v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3036-5" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJPKLMHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152085v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152168v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245797v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020165v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020145v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020156v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020144v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020143v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020142v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020157v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020140v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020141v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678004v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020204v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020206v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020192v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020191v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020188v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871478v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003051817-28" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020178v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020177v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748017v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020169v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020171v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020172v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020173v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020186v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faure" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020175v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346582v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>