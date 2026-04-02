--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -654,122 +654,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t>
+                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participory device facing social innovation tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274464v1</w:t>
+                <w:t xml:space="preserve">hal-02525190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t>
               </w:r>
@@ -893,168 +893,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group of Organizational Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274408v1</w:t>
+                <w:t xml:space="preserve">hal-03274464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participory device facing social innovation tensions</w:t>
+                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Group of Organizational Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525190v1</w:t>
+                <w:t xml:space="preserve">hal-03274408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Dynamics Among and Around Alternative Organizational Forms</w:t>
               </w:r>
@@ -1401,191 +1401,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches RSE dans les Scop : entre finalité et moyen d’une performance coopérative</w:t>
+                <w:t xml:space="preserve">Outils et pratiques des sociétés coopératives françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche Internationale GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CRISES (Centre de Recherche sur les Innovations Sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538856v1</w:t>
+                <w:t xml:space="preserve">hal-02538860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et pratiques des sociétés coopératives françaises</w:t>
+                <w:t xml:space="preserve">Les démarches RSE dans les Scop : entre finalité et moyen d’une performance coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CRISES (Centre de Recherche sur les Innovations Sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche Internationale GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538860v1</w:t>
+                <w:t xml:space="preserve">hal-02538856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des démarches de responsabilité sociale des Scop françaises</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05020690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02539859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-05492470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012492ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.002.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05020690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02539859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-05492470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012492ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.002.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>