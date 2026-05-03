--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -749,217 +749,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t>
+                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP - Association Internationale de Recherche en Management Public 2020 : L'Entrepreneuriat: Quels défis pour le Management Public?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274467v1</w:t>
+                <w:t xml:space="preserve">hal-03274464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t>
+                <w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AIRMAP - Association Internationale de Recherche en Management Public 2020 : L'Entrepreneuriat: Quels défis pour le Management Public?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274464v1</w:t>
+                <w:t xml:space="preserve">hal-03274467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05020690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02539859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-05492470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012492ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.002.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05020690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02539859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-05492470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012492ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.002.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>