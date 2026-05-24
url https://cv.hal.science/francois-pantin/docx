--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -654,217 +654,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participory device facing social innovation tensions</w:t>
+                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525190v1</w:t>
+                <w:t xml:space="preserve">hal-03274464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t>
+                <w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participory device facing social innovation tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274464v1</w:t>
+                <w:t xml:space="preserve">hal-02525190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t>
               </w:r>
@@ -1401,191 +1401,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et pratiques des sociétés coopératives françaises</w:t>
+                <w:t xml:space="preserve">Les démarches RSE dans les Scop : entre finalité et moyen d’une performance coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CRISES (Centre de Recherche sur les Innovations Sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche Internationale GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538860v1</w:t>
+                <w:t xml:space="preserve">hal-02538856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches RSE dans les Scop : entre finalité et moyen d’une performance coopérative</w:t>
+                <w:t xml:space="preserve">Outils et pratiques des sociétés coopératives françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche Internationale GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CRISES (Centre de Recherche sur les Innovations Sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538856v1</w:t>
+                <w:t xml:space="preserve">hal-02538860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des démarches de responsabilité sociale des Scop françaises</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05020690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02539859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-05492470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012492ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.002.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05020690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02539859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-05492470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012492ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.002.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>