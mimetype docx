--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -1392,269 +1392,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie polarimétrie active et sélective par brisure d’orthogonalité dans le proche infrarouge</w:t>
+                <w:t xml:space="preserve">Near-infrared active and selective polarization imaging by orthogonalitybreaking: calibration of the acquisition chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Staes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è Journées Imagerie Optique Non-Conventionnelle (JIONC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879514v1</w:t>
+                <w:t xml:space="preserve">hal-02879509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared active and selective polarization imaging by orthogonalitybreaking: calibration of the acquisition chain</w:t>
+                <w:t xml:space="preserve">Imagerie polarimétrie active et sélective par brisure d’orthogonalité dans le proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Staes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-51</w:t>
+              <w:t xml:space="preserve">15è Journées Imagerie Optique Non-Conventionnelle (JIONC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879509v1</w:t>
+                <w:t xml:space="preserve">hal-02879514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot polarimetric contrast microscopy by circular polarization orthogonality breaking imaging</w:t>
               </w:r>
@@ -2122,122 +2122,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Imaging by Orthogonality Breaking: From Single-mode to Few-mode Fiber Polarimetric Endoscopy ?</w:t>
+                <w:t xml:space="preserve">Mesure de brisure d'orthogonalité à travers une fibre multimode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353956v1</w:t>
+                <w:t xml:space="preserve">hal-01292806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Brisure d’Orthogonalité », une technique hyper-fréquence pour l’imagerie polarimétrique optique : quels liens avec les approches RADAR ?</w:t>
               </w:r>
@@ -2338,122 +2338,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de brisure d'orthogonalité à travers une fibre multimode</w:t>
+                <w:t xml:space="preserve">Polarimetric Imaging by Orthogonality Breaking: From Single-mode to Few-mode Fiber Polarimetric Endoscopy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292806v1</w:t>
+                <w:t xml:space="preserve">hal-01353956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique par brisure d’orthogonalité : un pas vers l’endoscopie polarimétrique</w:t>
               </w:r>
@@ -3254,51 +3254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01731439v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01731439v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>