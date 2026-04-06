--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,4497 +66,4631 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Barriers and Their Impact on Rupture Propagation</w:t>
+                <w:t xml:space="preserve">Static and quasi-static inversion of fault slip during laboratory earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ampuero</w:t>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Passelègue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J -P Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB032879⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 244 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502640v1</w:t>
+                <w:t xml:space="preserve">hal-05519668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum size and magnitude of injection-induced slow slip events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stress Barriers and Their Impact on Rupture Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Lecampion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq0662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (2), pp.e2025JB032879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB032879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422026v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">The Role of Stress Distribution in Seismic Cycle Complexity of a Long Laboratory Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Passelègue</w:t>
+                <w:t xml:space="preserve">F. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (18), pp.e2025GL116440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL116440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985988v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct estimation of earthquake source properties from a single CCTV camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 390 (6772), pp.463-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adz1705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Stress Distribution in Seismic Cycle Complexity of a Long Laboratory Fault</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Violay</w:t>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GL116440⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 658, pp.119288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266438v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of stress barriers on unconventional-singularity-driven frictional rupture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maximum size and magnitude of injection-induced slow slip events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lecampion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105876⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq0662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711620v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Inversion of Aseismic Fault Slip During the Nucleation of Laboratory Earthquakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The effect of stress barriers on unconventional-singularity-driven frictional rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB028733⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.105876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843964v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinematic Inversion of Aseismic Fault Slip During the Nucleation of Laboratory Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB028733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797340v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Viscous Lubricant on Nucleation and Propagation of Frictional Ruptures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Violay</w:t>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022jb026090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05524842v1</w:t>
+                <w:t xml:space="preserve">hal-04797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Roughness on Experimental Fault Mechanical Behavior and Associated Microseismicity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Viscous Lubricant on Nucleation and Propagation of Frictional Ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lecampion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB025113⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JB026090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jb026090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711645v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scale dependence in the dynamics of frictional rupture: Constant fracture energy versus size-dependent breakdown work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Influence of Roughness on Experimental Fault Mechanical Behavior and Associated Microseismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyedmaalek Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lecampion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822294v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Co‐Seismic Variations of Elastic Properties in the Crust: Insight From the Laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the scale dependence in the dynamics of frictional rupture: Constant fracture energy versus size-dependent breakdown work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL093619⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.117442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524831v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle Faulting of Ductile Rock Induced by Pore Fluid Pressure Build‐Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial effective stress controls the nature of earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">Origin of the Co‐Seismic Variations of Elastic Properties in the Crust: Insight From the Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
+                <w:t xml:space="preserve">F. Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.5132. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18937-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL093619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970539v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Reactivation During Fluid Pressure Oscillations: Transition From Stable to Unstable Slip</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Initial effective stress controls the nature of earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018517⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.5132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18937-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403217v1</w:t>
+                <w:t xml:space="preserve">hal-02970539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional Heating Processes and Energy Budget During Laboratory Earthquakes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Reactivation During Fluid Pressure Oscillations: Transition From Stable to Unstable Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL079263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.10940-10953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324114v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient fault temperature on flash-heating phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Frictional Heating Processes and Energy Budget During Laboratory Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X. Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goldsby</w:t>
+                <w:t xml:space="preserve">D Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 41 (3), pp.828-835. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GL058374⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 45 (22), pp.12,274-12,282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062914v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, pp.12-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of ambient fault temperature on flash-heating phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goldsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (3), pp.828-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Slip Rates as a Key Control on Laboratory-and Natural-Earthquake Nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of injection rate on the dynamic of fluid-induced aseismic slip fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Passelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological significance of early cements: insight from laboratory simulated diagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096231v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic L Pellet</w:t>
+                <w:t xml:space="preserve">Contribution of thermal weakening in the frictional rupture dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096222v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of thermal weakening in the frictional rupture dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Violay</w:t>
+                <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6939⟩</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394648v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394696v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394671v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096273v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095992v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096006v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E.S. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096305v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From foreshock to mainshock: transient slip velocity sets nucleation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd ERC TECTONIC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rome, Italy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stress distribution dictates nucleation location and complexity of the seismic cycle of long laboratory faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-15205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress barriers, distal weakening, and their effect on seismic rupture: Applications to Enhanced Geothermal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Diffusivity Enhancement during Injection-Induced Fault Reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear induced fluid flow and permeability enhancement during fluid injection laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of induced seismicity: Control from initial state of stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4703,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S&#225;ez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0662" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adz1705" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018517" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aubry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deldicque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dou&#231;ot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adz1705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S&#225;ez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0662" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deldicque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dou&#231;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>