--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -468,438 +468,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct estimation of earthquake source properties from a single CCTV camera</w:t>
+                <w:t xml:space="preserve">Maximum size and magnitude of injection-induced slow slip events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Latour</w:t>
+                <w:t xml:space="preserve">Alexis Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lebihain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adz1705⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq0662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342274v1</w:t>
+                <w:t xml:space="preserve">hal-05422026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct estimation of earthquake source properties from a single CCTV camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsha Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">Cédric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 658, pp.119288. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6772), pp.463-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adz1705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985988v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum size and magnitude of injection-induced slow slip events</w:t>
+                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Sáez</w:t>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Lecampion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 658, pp.119288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq0662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422026v1</w:t>
+                <w:t xml:space="preserve">hal-04985988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of stress barriers on unconventional-singularity-driven frictional rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1093,90 +1093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyedmaalek Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lecampion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (8), </w:t>
@@ -1539,51 +1539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 584, pp.117442. </w:t>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle Faulting of Ductile Rock Induced by Pore Fluid Pressure Build‐Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1868,51 +1868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Reactivation During Fluid Pressure Oscillations: Transition From Stable to Unstable Slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2626,51 +2626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Passelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,51 +2877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,477 +2979,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of thermal weakening in the frictional rupture dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Violay</w:t>
+                <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6939⟩</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394648v1</w:t>
+                <w:t xml:space="preserve">hal-04096231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+                <w:t xml:space="preserve">Contribution of thermal weakening in the frictional rupture dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+              <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096231v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
+                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394671v1</w:t>
+                <w:t xml:space="preserve">hal-04394696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
+                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394696v1</w:t>
+                <w:t xml:space="preserve">hal-04394671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
               </w:r>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3569,51 +3569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie E.S. Violay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4154,64 +4154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress barriers, distal weakening, and their effect on seismic rupture: Applications to Enhanced Geothermal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,51 +4275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4837,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adz1705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S&#225;ez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0662" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deldicque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dou&#231;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S&#225;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adz1705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deldicque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dou&#231;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>