--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -217,542 +217,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and momentum balance during particle migration in the pressure-driven flow of frictional non-Brownian suspensions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Peters</w:t>
+                <w:t xml:space="preserve">Three-dimensional numerical investigation of a suspension flow in an eccentric Couette flow geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.609⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.023349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0189379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182529v1</w:t>
+                <w:t xml:space="preserve">hal-04624334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical investigation of a suspension flow in an eccentric Couette flow geometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lobry</w:t>
+                <w:t xml:space="preserve">Mass and momentum balance during particle migration in the pressure-driven flow of frictional non-Brownian suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (2), pp.023349. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 998, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0189379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624334v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of Dense Suspensions under Shear Rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of non-Brownian suspensions: a rough contact story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurriaan J J Gillissen</w:t>
+                <w:t xml:space="preserve">Cyrille Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E Cates</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bosio</w:t>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.118202⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5-6), pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-023-01394-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837785v2</w:t>
+                <w:t xml:space="preserve">hal-05182440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of non-Brownian suspensions: a rough contact story</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of Dense Suspensions under Shear Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan J J Gillissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Claudet</w:t>
+                <w:t xml:space="preserve">Michael E Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stany Gallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lobry</w:t>
+                <w:t xml:space="preserve">Sandra Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (5-6), pp.253-268. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.118202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-023-01394-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.118202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182440v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame-invariant sub-grid corrections to the Fictitious Domain Method for the simulation of particulate suspensions in nonlinear flows using OpenFOAM</w:t>
               </w:r>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1351,286 +1351,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of sheared dense noncolloidal suspensions: Evaluation of the role of long-range hydrodynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drawing Nanocomposite Optical Fibers: Shaping Particles and Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Kucera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T W Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ballato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802715v1</w:t>
+                <w:t xml:space="preserve">hal-01985832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing Nanocomposite Optical Fibers: Shaping Particles and Bubbles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of sheared dense noncolloidal suspensions: Evaluation of the role of long-range hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.042301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.042301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985832v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of confinement in wall-bounded non-colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation in suspensions and de Gennes conjectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fictitious domain approach for the simulation of dense suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of sheared suspensions of rough frictional particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,321 +2618,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of the Pair-Trajectories of Rough Spheres in the Shear-Induced Microstructure in Non-Colloidal Suspensions</w:t>
+                <w:t xml:space="preserve">Local transient rheological behavior of concentrated suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (4), pp.835</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645540v1</w:t>
+                <w:t xml:space="preserve">hal-00646078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Image Velocimetry in Concentrated Suspensions: Application to Local Rheometry</w:t>
+                <w:t xml:space="preserve">Experimental Signature of the Pair-Trajectories of Rough Spheres in the Shear-Induced Microstructure in Non-Colloidal Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Peters</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.208302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.208302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568753v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transient rheological behavior of concentrated suspensions</w:t>
+                <w:t xml:space="preserve">Particle Image Velocimetry in Concentrated Suspensions: Application to Local Rheometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Peters</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 55 (4), pp.835</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.23735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646078v1</w:t>
+                <w:t xml:space="preserve">hal-00568753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven flow of a micro-polar fluid: measurement of the velocity profile.</w:t>
               </w:r>
@@ -3843,217 +3843,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of friction in the rheology of non-Brownian suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An implementation of the fictitious domain method in OpenFOAM for the simulation of non-Brownian dense suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM and Eccomas Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2d Fluids and Complexity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607945v1</w:t>
+                <w:t xml:space="preserve">hal-03607969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implementation of the fictitious domain method in OpenFOAM for the simulation of non-Brownian dense suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some aspects of friction in the rheology of non-Brownian suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Fluids and Complexity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">WCCM and Eccomas Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607969v1</w:t>
+                <w:t xml:space="preserve">hal-03607945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame invariant model for suspension flows</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4249,433 +4249,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulium-doped nanoparticles and their properties in silica-based optical fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+                <w:t xml:space="preserve">Universal scaling law in frictional non-Brownian suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Lupi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzo d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804540v1</w:t>
+                <w:t xml:space="preserve">hal-02447723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhéologie des suspensions non-browniennes concentrées : une histoire de contact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thulium-doped nanoparticles and their properties in silica-based optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Turlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiane Cabié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès annuel du Groupe Français de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2310011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540616v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling law in frictional non-Brownian suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rhéologie des suspensions non-browniennes concentrées : une histoire de contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">congrès annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447723v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Tm3+ luminescence and tailoring nanoparticles size in silica-based optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,51 +4769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some key physical ingredients in dense suspension simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,51 +4972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effects of long-range hydrodynamic interactions in dense suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le rôle du frottement dans les suspensions denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,77 +5175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle Doping of Optical Fibers – Can Silica Behave like a Fluoride?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ballato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,51 +5300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing nanoparticles during the drawing step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Rare-Earth Doped Glass Materials and Fibre Lasers (EAGLES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trento, Italy</w:t>
@@ -5425,2024 +5425,2024 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermilliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351042v1</w:t>
+                <w:t xml:space="preserve">hal-01351024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of non-Brownian suspensions: the role of interparticle contact forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+                <w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiane Cabié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540583v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lupi</w:t>
+                <w:t xml:space="preserve">Rheology of non-Brownian suspensions: the role of interparticle contact forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351024v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall velocity of a dense ball in cross-sheared concentrated suspensions: oscillatory and step shear flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear-reversal in non-Brownian suspensions : experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">SoftComp Topical Workshop: Dense Suspension Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179634v1</w:t>
+                <w:t xml:space="preserve">hal-01171413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation clusters in non-colloidal sheared suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fall velocity of a dense ball in cross-sheared concentrated suspensions: oscillatory and step shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lobry</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179631v1</w:t>
+                <w:t xml:space="preserve">hal-01179634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-reversal in suspensions of rough frictional particles: a numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+                <w:t xml:space="preserve">Percolation clusters in non-colloidal sheared suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171410v1</w:t>
+                <w:t xml:space="preserve">hal-01179631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-reversal in non-Brownian suspensions : experiments and simulations</w:t>
+                <w:t xml:space="preserve">Shear-reversal in suspensions of rough frictional particles: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp Topical Workshop: Dense Suspension Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171413v1</w:t>
+                <w:t xml:space="preserve">hal-01171410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S édimentation d'une particule sph érique dans une suspension isodense cisaill ée de fa çon oscillante</w:t>
+                <w:t xml:space="preserve">Sédimentation d'une particule sphérique dans une suspension isodense cisaillée de façon oscillante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peters François</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 eme Congr es Fran cais de M ecanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.K75DQ8PM</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858300v1</w:t>
+                <w:t xml:space="preserve">hal-03440374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-browniennes concentrées</w:t>
+                <w:t xml:space="preserve">Rhéologie de suspensions de fibres non-Browniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Peters</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Sihem Bounoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">congrès général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440550v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de suspensions de fibres non-Browniennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S édimentation d'une particule sph érique dans une suspension isodense cisaill ée de fa çon oscillante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nahed Sihem Bounoua</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peters François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">21 eme Congr es Fran cais de M ecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.K75DQ8PM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858178v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de suspensions de fibres non-browniennes</w:t>
+                <w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-browniennes concentrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nahed Sihem Bounoua</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cfm 2013</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858181v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-brozniennes concentrées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéologie de suspensions de fibres non-browniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Sihem Bounoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 eme Congr es Fran cais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.21VDACN5</w:t>
+              <w:t xml:space="preserve">cfm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858311v1</w:t>
+                <w:t xml:space="preserve">hal-00858181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédimentation d'une particule sphérique dans une suspension isodense cisaillée de façon oscillante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-brozniennes concentrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21 eme Congr es Fran cais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.21VDACN5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440374v1</w:t>
+                <w:t xml:space="preserve">hal-00858311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHE PAR DOMAINE FICTIF POUR LA SIMULATION NUMERIQUE DIRECTE DES SUSPENSIONS CONCENTREES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure des suspensions concentrées non browniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">Les journées du GDR à Agay (GDR Méphy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858295v1</w:t>
+                <w:t xml:space="preserve">hal-00849808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure in dense non-Brownian suspensions</w:t>
+                <w:t xml:space="preserve">Rhéologie et microstructure des suspensions concentrées non browniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lisbonne, France</w:t>
+              <w:t xml:space="preserve">GFR 47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849811v1</w:t>
+                <w:t xml:space="preserve">hal-00849815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie et microstructure des suspensions concentrées non browniennes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">APPROCHE PAR DOMAINE FICTIF POUR LA SIMULATION NUMERIQUE DIRECTE DES SUSPENSIONS CONCENTREES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peters François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre Universitaire Méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">GFR2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849814v1</w:t>
+                <w:t xml:space="preserve">hal-00858295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie et microstructure des suspensions concentrées non browniennes</w:t>
+                <w:t xml:space="preserve">Microstructure in dense non-Brownian suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 47</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">ICR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849815v1</w:t>
+                <w:t xml:space="preserve">hal-00849811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NORMAL STRESSES IN NON-BROWNIAN SUSPENSIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhéologie et microstructure des suspensions concentrées non browniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iNTERNATIONALCONGRESS ON RHEOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Centre Universitaire Méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858186v1</w:t>
+                <w:t xml:space="preserve">hal-00849814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure des suspensions concentrées non browniennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">NORMAL STRESSES IN NON-BROWNIAN SUSPENSIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du GDR à Agay (GDR Méphy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Agay, France</w:t>
+              <w:t xml:space="preserve">iNTERNATIONALCONGRESS ON RHEOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849808v1</w:t>
+                <w:t xml:space="preserve">hal-00858186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des forces de lubrification dans les suspensions : application aux propergols.</w:t>
               </w:r>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEC33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,217 +7625,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales d'écoulements transitoires dans les suspensions concentrées de sphères non browniennes</w:t>
+                <w:t xml:space="preserve">Local rheology of non-colloidal concentrated suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Peters</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peters François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEC06 (GRD Méphy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">AERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849807v1</w:t>
+                <w:t xml:space="preserve">hal-00849805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rheology of non-colloidal concentrated suspensions</w:t>
+                <w:t xml:space="preserve">Mesures locales d'écoulements transitoires dans les suspensions concentrées de sphères non browniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peters François</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">GISEC06 (GRD Méphy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849805v1</w:t>
+                <w:t xml:space="preserve">hal-00849807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif expérimental permettant des mesures de rhéologie locale</w:t>
               </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8069,51 +8069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Scaling Law in Frictional Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8177,51 +8177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie comparée de suspensions de sphères et de particules polyédriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8419,51 +8419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t>
@@ -8823,51 +8823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9161,51 +9161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000983" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.609" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Ambrosio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lobry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189379" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837785v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan J J Gillissen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Cates" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.118202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-023-01394-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03892372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;angelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00254F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fneich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kucera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.881" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.042301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Kucera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hawkins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ballato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14774" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4954250" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.020301" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Hsin-Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.208302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457901v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khayari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900686a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pannacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Luc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benarroche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lupi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Ambrosio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vennegues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peters Fran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sihem Bounoua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849814v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858292v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765759v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716822v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000983" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Ambrosio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lobry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.609" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-023-01394-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837785v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan J J Gillissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Cates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.118202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03892372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;angelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00254F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fneich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kucera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.881" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Kucera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hawkins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ballato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.042301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14774" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4954250" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.020301" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Hsin-Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.208302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457901v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khayari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900686a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pannacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Luc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benarroche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Ambrosio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lupi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vennegues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sihem Bounoua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peters Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858311v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858292v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765759v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716822v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>