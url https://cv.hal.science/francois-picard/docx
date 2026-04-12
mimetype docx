--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Picard, ethnomusicologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'ethnomusicologie analytique à l'Université Paris Sorbonne (devenue Sorbonne Unviersité), émérite depuis septembre 2022;  chercheur à l’Institut de recherche en musicologie IreMUS. Il a co-dirigé le Master de Musique et musicologie avec Michèle Alten, l’équipe Patrimoines et Langages Musicaux avec Alice Tacaille, le programme Geste Acoustique Musique GeAcMus de Sorbonne Université avec Susanne Fürniss, la Société française d’ethnomusicologie avec Clara Biermann puis Marlène Belly, et assisté Carine Moretton pour le colloque Musiques anciennes de Vanves. Il a co-organise durant des années les journées des doctorants d'ethnomusicologie francophones. Membre du conseil de CHIME, il a été l’organisateur principal de deux conférences internationales : « Chime », et « Luoshen fu arts et humanités ». Il participe activement au programme sheng! l'orgue à bouche et mène des recherches croisées sur les timbres en musiques chinoise et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a dirigé de nombreux programmes artistiques (chuanju, jingju, danses des moines tibétains, musiques des Trois Religions…) pour le Jardin des Poiriers, publié trois livres et une trentaine de CD. Il joue de la flûte xiao et de l’orgue à bouche sheng et dirige des programmes d’interprétation historiquement informée des musiques chinoises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng (en collaboration avec Henri Lecomte, Jean-François Lagrost & Aïme Konuma, Pierre Perrier, Lê Ylinh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’incantion du patriarche Pu’an. Les avatars du syllabaire sanskrit dans la musique chinoise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Leuven, Peeters, « Mélanges chinois et bouddhiques » XXXI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 trois contributions à Alan Thrasher (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qupai, The Heart of Chinese Music, Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York, Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iremus.cnrs.fr/node/9</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ethnomusicologie.fr/membres/fpicard/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facture, fonctionnement et variété des orgues à bouche sheng et khène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32/1, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de deux savants. 1. Un Ricci pour l’art, à Claude Larre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-44, pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng, cette musique qui n'en finit pas de chanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la musicologie francophone à la musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séminaire de Tran Van Khê à l’EHESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Florentz preneur de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboureur et ses Enfants&amp;quot; : la récitation synchronisée d’une fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fablier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chansons avec accompagnements d’instruments occidentaux attribuées à Matteo Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des échanges internationaux vus depuis la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Brunot et l’enregistrement, de la parole au chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Ritual in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">İstanbul University Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.196-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût suspendu Goût, fadeur, notoriété en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical, 28, p. 145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Molino (Jean). Le singe musicien. Sémiologie et anthropologie de la musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greniers, malles, genizah : la mise à l’écart dans le processus de transmission traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Un siècle d'enregistrements, matériaux pour l'étude et la transmission (1), 4, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse paradigmatique et synoptique de quelques airs de Nanyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Systèmes musicaux, 3, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et musique en Chine de 1563 à 1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vespa, ombak, son des anges. Le bruit de l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, déclamation, récitation, cantillation, psalmodie, chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.8-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une musicologie générale des traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Musicologie générale des traditions, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des rituels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Amiot, jésuite français à Pékin, et le cabinet de curiosités de Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les collections d’instruments de musique 1ère partie, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois religions chantent d'une même voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.114-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert WUTHNOW All in Sync. How Music and Art Are Revitalizing American Religion. Berkeley, Los Angeles, Londres, University of California Press, 2003, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01124608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du squelette (Kulou ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité et pentatonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2e trimestre, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de Musique sacrée du père Amiot, un recueil de prières chantées en chinois du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.13-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yung, Rawski, Watson, &amp;quot;Harmony and Counterpoint, Ritual Music in Chinese Context&amp;quot;, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois dont on ne fait pas les flûtes. La classification en huit matériaux des instruments en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XV (1-2), pp.159-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Buddhist Hymns in Henan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS Newsletters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance et l'étude de la musique chinoise, une histoire brève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuum mobile, L’art théatral et musical en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puck : la marionnette et les autres arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.92-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : le xiao, ou souffle sonorisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flûtes de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flûtes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Numéro spécial Flûtes d'Asie 1, pp.15-16, 18-20, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et variété des orgues à bouche d’Asie, sheng, khène et shô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archive to corpus studies: ethnographic recordings as rich data, technique as long tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Scientific Approaches in Sound and Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Interpretation as a Key to Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Modernities: Postcolonial Transformations of “Traditional” Music in the nineteenth and twentieth Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reinhard Strohm, Jan 2014, Berlin (Humboldt University), Germany. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les problèmes de la notation des musiques traditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque européen d’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromac, Oct 2007, Freiburg, Allemagne. pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notations musicales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Musique &amp; Notations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAME, Mar 1997, Lyon, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom, objet et usage : le bol qing ponctuant la psalmodie bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en archéologie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTM Study Group on Music-Archæology, Oct 1990, Saint-Germain-en-Laye, France. pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-9552905-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Incantation du patriarche Pu’an 普庵祖師神咒</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 2012, Mélanges chinois et bouddhiques, 9789042926806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bambou répond au phénix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, Histoire, théorie, analyse (12), 2007, Observatoire Musical Français, Danièle Pistone, 978-2-84591-148-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmé Konuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie You-feng, 2006, 9782842792435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie You-feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-84279-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orgue à bouche sheng d'Amiot : un instrument de légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’instrument-monde, une histoire globale de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, 2025, 978-2-08-048914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partons, la mer est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée: Œuvres du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.18 - 26, 2023, 9782491575229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng, un programme expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liao Lin-Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.503-505, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orgue à bouche chez les auteurs francophones, de 1636 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Catherine Deutsch; Anas Ghrab; Hamdi Makhlouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies francophones et circulation des savoirs en contextes multiculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ennejma Ezzahra - Centre des Musiques Arabes et Méditerranéennes, pp.17-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chantons pour passer le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée : Œuvres du XVIe au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.5-6, 2022, 978-2-491575-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youssef Chédid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hymnodie syriaque de l’église maronite selon la tradition de l’Ordre antonin maronite Le legs du Père Maroun Mrad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Geuthner, 2021, 9782705340797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et l’absolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel de Maule, 2020, 2-87623-723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sonore du rituel, du temple bouddhique à l’église catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Descamps; Frédéric Chappey; Philippe Plagnieux; Sabine Frommel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine : mélanges en l'honneur de Jean-Michel Leniaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.853-860, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas, la trace, le sillon, le groove. Au rythme du laboureur, de son chant et de ses bœufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Wunenburger, Julien Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmologies et rythmanalyses. Nouvelles lectures, entre théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2019, 978-2-7570-0334-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la trompe sonne-t-elle en ré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse “ad libitum”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.31-46, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission et l’enseignement de l’art de la trompe : la pratique ou la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François De Radzitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.135-169, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer pour la trompe de chasse au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raffaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’ormesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Gandrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montberl, pp.117-134, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le temps musical chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mihu Iliescu, Muriel Joubert, Laurence Le Diagon-Jacquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Lugdivine, pp.36-43, 2017, 9782368570432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Sun Yude, « La feuille de saule »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muriel Joubert, Denis Le Touzé (dir.), Le souffle en musique, Lyon, Presses universitaires de Lyon, « Melotonia », p. 55-75</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Neige &amp;quot; , paroles et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Durand-Dastès; Valérie Lavoix; Jacques Pimpaneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une robe de papier pour Xue Tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces et signes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica mecanica, practica & speculativa : de Pereira à Pedrini, la musique européenne à la cour de Kangxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fañch Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciane Beduschi, Anne-Emmanuelle Ceulemans et Alice Tacaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica, sive liber amicorum Nicolas Meeùs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.453-492, 2014, 978-2-84050-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur, la marionnette, le corps, l'instrument : qui manipule qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Desroches; Sophie Stevance; Serge Lacasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique prend corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.229-247, 2014, 9782760633803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01571419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ebrel, ou « une chanteuse traditionnelle bretonne » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makis Solomos, Joëlle Caullier, Jean-Marc Chouvel, Jean-Paul Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et globalisation : Une approche critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-114, 2012, 978-2-7521-0140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et émotion pour une anthropologie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouré Caul-Futy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Miramon-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, Signification et Émotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-291, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du rituel au risque de l’électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ruget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiosité et Musique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain ARNAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cité de la musique, pp.161-174, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue critique de l'anthropologie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean During. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique à l'esprit, enjeux éthiques du phénomène musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.115-122, 2008, Éthique en Contextes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Meaning: The Case of Martial Pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciana GALLIANO; Francesca TAROCCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, Beauty, and Meaning: Eight Studies on Chinese Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIII, Leo S. Olschki, pp.101-143, 2005, Orientalia venetiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01126056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonésie : des compositeurs improvisateurs qui n'écrivent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Hervé, Eric Denut, Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improvisation et composition : une conciliation impensable ? Réciprocités entre écriture et improvisation au XXe siècle, Actes de la journée d'études organisée en Sorbonne par le C.R.E.T.M. (Centre de Recherche en Esthétique et Théorie Musicale) et l'Ensemble Itinéraire le 13 décembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, pp.75-90, 2002, Conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition comme réception et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Viret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches herméneutiques de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.221-233, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine, comment décrire une musique décrite comme descriptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Imberty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Ecoute à l'œuvre, Etudes interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-59, 2001, Sciences de l'éducation musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Standaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Christianity in China (vol. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J. Brill, pp.851-860, 2001, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saut dans le vide : l'interprète face au public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Interarts de Paris 1998-1999. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque en art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.145-156, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temple aux maisons de thé, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Márta Grabócz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes nouvelles, musiques nouvelles, Musicologie et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.31-55, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Perse en Iran, jusqu'en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Chouvel et Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace : Musique / Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.311-318, 1998, Musique et Musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Canton à Ivry, en passant par Pnomh-Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluie tombe sur nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portail pédagogique des musiques modales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04032610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marie Amiot s.j., De la Musique moderne des Chinois, BnF Rés Vmb ms 14, c. 1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04103982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des qupai 曲牌 aux timbres français : ethnomusicologie et histoire, de là-bas à ici; approche des relations flottantes entre paroles et musiques dans le répertoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Harmonie des vents du milieu », un air chinois revu par Fétis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng Actes des Rencontres nationales sur les recherches en musiques organisées par la Direction générale de la création artistique -Ministère de la Culture, 15-16 octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle, Ingénieure À Audiokinetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ni Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03072639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika histogrammes, diagrammes, spectres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chédid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps du terrain, une méthode pour l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing sound, hearing sound, reacting to sound : Western and Chinese reactions (1600-1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome de McAllester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgue et kanun sous les Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiot, Les Divertissements chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GELBART, The Invention of &amp;quot;Folk Music&amp;quot; and &amp;quot;Art Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orgues à bouche sheng du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Requiem for China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse ethnomusicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. ethnomusicologie: textures et formes, Centre Universitaire Clignancourt, France. 2016, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01236931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines (cours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Introduction aux sciences humaines, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2011, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'analyse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saja Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Entendre, transcrire, rendre compte, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2002, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et structure, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et modes, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et durées, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire pour l’apprentissage et l’étude des musiques de Chine, entretien avec François Picard (Sorbonne Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulou ge 骷髏歌 (The Balad of the Skeleton) by Chen Rongsheng 陳榮盛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01287910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Picard, ethnomusicologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'ethnomusicologie analytique à l'Université Paris Sorbonne (devenue Sorbonne Unviersité), émérite depuis septembre 2022;  chercheur à l’Institut de recherche en musicologie IreMUS. Il a co-dirigé le Master de Musique et musicologie avec Michèle Alten, l’équipe Patrimoines et Langages Musicaux avec Alice Tacaille, le programme Geste Acoustique Musique GeAcMus de Sorbonne Université avec Susanne Fürniss, la Société française d’ethnomusicologie avec Clara Biermann puis Marlène Belly, et assisté Carine Moretton pour le colloque Musiques anciennes de Vanves. Il a co-organise durant des années les journées des doctorants d'ethnomusicologie francophones. Membre du conseil de CHIME, il a été l’organisateur principal de deux conférences internationales : « Chime », et « Luoshen fu arts et humanités ». Il participe activement au programme sheng! l'orgue à bouche et mène des recherches croisées sur les timbres en musiques chinoise et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a dirigé de nombreux programmes artistiques (chuanju, jingju, danses des moines tibétains, musiques des Trois Religions…) pour le Jardin des Poiriers, publié trois livres et une trentaine de CD. Il joue de la flûte xiao et de l’orgue à bouche sheng et dirige des programmes d’interprétation historiquement informée des musiques chinoises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng (en collaboration avec Henri Lecomte, Jean-François Lagrost & Aïme Konuma, Pierre Perrier, Lê Ylinh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’incantion du patriarche Pu’an. Les avatars du syllabaire sanskrit dans la musique chinoise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Leuven, Peeters, « Mélanges chinois et bouddhiques » XXXI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 trois contributions à Alan Thrasher (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qupai, The Heart of Chinese Music, Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York, Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iremus.cnrs.fr/node/9</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ethnomusicologie.fr/membres/fpicard/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facture, fonctionnement et variété des orgues à bouche sheng et khène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32/1, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de deux savants. 1. Un Ricci pour l’art, à Claude Larre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-44, pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng, cette musique qui n'en finit pas de chanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la musicologie francophone à la musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Florentz preneur de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboureur et ses Enfants&amp;quot; : la récitation synchronisée d’une fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fablier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des échanges internationaux vus depuis la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chansons avec accompagnements d’instruments occidentaux attribuées à Matteo Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Brunot et l’enregistrement, de la parole au chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Ritual in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">İstanbul University Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.196-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût suspendu Goût, fadeur, notoriété en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical, 28, p. 145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Molino (Jean). Le singe musicien. Sémiologie et anthropologie de la musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greniers, malles, genizah : la mise à l’écart dans le processus de transmission traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Un siècle d'enregistrements, matériaux pour l'étude et la transmission (1), 4, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse paradigmatique et synoptique de quelques airs de Nanyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Systèmes musicaux, 3, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vespa, ombak, son des anges. Le bruit de l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et musique en Chine de 1563 à 1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, déclamation, récitation, cantillation, psalmodie, chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.8-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une musicologie générale des traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Musicologie générale des traditions, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des rituels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Amiot, jésuite français à Pékin, et le cabinet de curiosités de Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les collections d’instruments de musique 1ère partie, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois religions chantent d'une même voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.114-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert WUTHNOW All in Sync. How Music and Art Are Revitalizing American Religion. Berkeley, Los Angeles, Londres, University of California Press, 2003, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01124608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du squelette (Kulou ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité et pentatonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2e trimestre, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yung, Rawski, Watson, &amp;quot;Harmony and Counterpoint, Ritual Music in Chinese Context&amp;quot;, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de Musique sacrée du père Amiot, un recueil de prières chantées en chinois du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.13-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance et l'étude de la musique chinoise, une histoire brève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois dont on ne fait pas les flûtes. La classification en huit matériaux des instruments en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XV (1-2), pp.159-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Buddhist Hymns in Henan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS Newsletters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuum mobile, L’art théatral et musical en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puck : la marionnette et les autres arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.92-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : le xiao, ou souffle sonorisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flûtes de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flûtes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Numéro spécial Flûtes d'Asie 1, pp.15-16, 18-20, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et variété des orgues à bouche d’Asie, sheng, khène et shô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archive to corpus studies: ethnographic recordings as rich data, technique as long tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Scientific Approaches in Sound and Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Interpretation as a Key to Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Modernities: Postcolonial Transformations of “Traditional” Music in the nineteenth and twentieth Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reinhard Strohm, Jan 2014, Berlin (Humboldt University), Germany. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les problèmes de la notation des musiques traditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque européen d’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromac, Oct 2007, Freiburg, Allemagne. pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notations musicales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Musique &amp; Notations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAME, Mar 1997, Lyon, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom, objet et usage : le bol qing ponctuant la psalmodie bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en archéologie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTM Study Group on Music-Archæology, Oct 1990, Saint-Germain-en-Laye, France. pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-9552905-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Incantation du patriarche Pu’an 普庵祖師神咒</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 2012, Mélanges chinois et bouddhiques, 9789042926806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bambou répond au phénix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, Histoire, théorie, analyse (12), 2007, Observatoire Musical Français, Danièle Pistone, 978-2-84591-148-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmé Konuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie You-feng, 2006, 9782842792435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie You-feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-84279-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orgue à bouche sheng d'Amiot : un instrument de légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’instrument-monde, une histoire globale de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, 2025, 978-2-08-048914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng, un programme expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liao Lin-Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.503-505, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partons, la mer est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée: Œuvres du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.18 - 26, 2023, 9782491575229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chantons pour passer le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée : Œuvres du XVIe au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.5-6, 2022, 978-2-491575-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orgue à bouche chez les auteurs francophones, de 1636 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Catherine Deutsch; Anas Ghrab; Hamdi Makhlouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies francophones et circulation des savoirs en contextes multiculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ennejma Ezzahra - Centre des Musiques Arabes et Méditerranéennes, pp.17-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youssef Chédid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hymnodie syriaque de l’église maronite selon la tradition de l’Ordre antonin maronite Le legs du Père Maroun Mrad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Geuthner, 2021, 9782705340797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et l’absolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel de Maule, 2020, 2-87623-723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sonore du rituel, du temple bouddhique à l’église catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Descamps; Frédéric Chappey; Philippe Plagnieux; Sabine Frommel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine : mélanges en l'honneur de Jean-Michel Leniaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.853-860, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas, la trace, le sillon, le groove. Au rythme du laboureur, de son chant et de ses bœufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Wunenburger, Julien Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmologies et rythmanalyses. Nouvelles lectures, entre théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2019, 978-2-7570-0334-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission et l’enseignement de l’art de la trompe : la pratique ou la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François De Radzitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.135-169, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer pour la trompe de chasse au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raffaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’ormesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Gandrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montberl, pp.117-134, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la trompe sonne-t-elle en ré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse “ad libitum”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.31-46, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le temps musical chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mihu Iliescu, Muriel Joubert, Laurence Le Diagon-Jacquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Lugdivine, pp.36-43, 2017, 9782368570432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Neige &amp;quot; , paroles et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Durand-Dastès; Valérie Lavoix; Jacques Pimpaneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une robe de papier pour Xue Tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces et signes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Sun Yude, « La feuille de saule »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muriel Joubert, Denis Le Touzé (dir.), Le souffle en musique, Lyon, Presses universitaires de Lyon, « Melotonia », p. 55-75</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica mecanica, practica & speculativa : de Pereira à Pedrini, la musique européenne à la cour de Kangxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fañch Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciane Beduschi, Anne-Emmanuelle Ceulemans et Alice Tacaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica, sive liber amicorum Nicolas Meeùs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.453-492, 2014, 978-2-84050-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur, la marionnette, le corps, l'instrument : qui manipule qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Desroches; Sophie Stevance; Serge Lacasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique prend corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.229-247, 2014, 9782760633803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01571419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ebrel, ou « une chanteuse traditionnelle bretonne » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makis Solomos, Joëlle Caullier, Jean-Marc Chouvel, Jean-Paul Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et globalisation : Une approche critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-114, 2012, 978-2-7521-0140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et émotion pour une anthropologie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouré Caul-Futy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Miramon-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, Signification et Émotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-291, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du rituel au risque de l’électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ruget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiosité et Musique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain ARNAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cité de la musique, pp.161-174, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue critique de l'anthropologie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean During. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique à l'esprit, enjeux éthiques du phénomène musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.115-122, 2008, Éthique en Contextes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Meaning: The Case of Martial Pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciana GALLIANO; Francesca TAROCCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, Beauty, and Meaning: Eight Studies on Chinese Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIII, Leo S. Olschki, pp.101-143, 2005, Orientalia venetiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01126056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonésie : des compositeurs improvisateurs qui n'écrivent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Hervé, Eric Denut, Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improvisation et composition : une conciliation impensable ? Réciprocités entre écriture et improvisation au XXe siècle, Actes de la journée d'études organisée en Sorbonne par le C.R.E.T.M. (Centre de Recherche en Esthétique et Théorie Musicale) et l'Ensemble Itinéraire le 13 décembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, pp.75-90, 2002, Conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine, comment décrire une musique décrite comme descriptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Imberty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Ecoute à l'œuvre, Etudes interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-59, 2001, Sciences de l'éducation musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition comme réception et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Viret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches herméneutiques de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.221-233, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Standaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Christianity in China (vol. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J. Brill, pp.851-860, 2001, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saut dans le vide : l'interprète face au public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Interarts de Paris 1998-1999. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque en art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.145-156, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temple aux maisons de thé, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Márta Grabócz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes nouvelles, musiques nouvelles, Musicologie et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.31-55, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Chouvel et Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace : Musique / Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.311-318, 1998, Musique et Musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Perse en Iran, jusqu'en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Canton à Ivry, en passant par Pnomh-Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluie tombe sur nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portail pédagogique des musiques modales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04032610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marie Amiot s.j., De la Musique moderne des Chinois, BnF Rés Vmb ms 14, c. 1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04103982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des qupai 曲牌 aux timbres français : ethnomusicologie et histoire, de là-bas à ici; approche des relations flottantes entre paroles et musiques dans le répertoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Harmonie des vents du milieu », un air chinois revu par Fétis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng Actes des Rencontres nationales sur les recherches en musiques organisées par la Direction générale de la création artistique -Ministère de la Culture, 15-16 octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle, Ingénieure À Audiokinetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ni Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03072639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika histogrammes, diagrammes, spectres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chédid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps du terrain, une méthode pour l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing sound, hearing sound, reacting to sound : Western and Chinese reactions (1600-1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome de McAllester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgue et kanun sous les Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiot, Les Divertissements chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GELBART, The Invention of &amp;quot;Folk Music&amp;quot; and &amp;quot;Art Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orgues à bouche sheng du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Requiem for China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse ethnomusicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. ethnomusicologie: textures et formes, Centre Universitaire Clignancourt, France. 2016, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01236931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines (cours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Introduction aux sciences humaines, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2011, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'analyse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saja Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Entendre, transcrire, rendre compte, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2002, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et structure, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et modes, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et durées, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire pour l’apprentissage et l’étude des musiques de Chine, entretien avec François Picard (Sorbonne Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulou ge 骷髏歌 (The Balad of the Skeleton) by Chen Rongsheng 陳榮盛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01287910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremus.cnrs.fr/node/9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethnomusicologie.fr/membres/fpicard/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024131v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Laven&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306419v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246794v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marsone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.759" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m&#233; Konuma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/products/picard-francois-musique-chinoise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Lin-Nin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baskind" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.62" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/rythmanalyses/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carabin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Radzitzky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raffaelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;ormesson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gandrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Thoraval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/1905-musique-et-globalisation-une-approche-critique-9782752101402.html#" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Four&#233; Caul-Futy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miramon-Bonhoure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Dos Santos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743870v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Girardon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04103982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle, Ing&#233;nieure &#192; Audiokinetic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guettat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ch&#233;did" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucheau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726594v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Koprivica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01236931v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01141336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Harfouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04774481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01287910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremus.cnrs.fr/node/9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethnomusicologie.fr/membres/fpicard/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024131v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Laven&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306419v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246794v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marsone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.759" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m&#233; Konuma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/products/picard-francois-musique-chinoise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Lin-Nin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baskind" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/rythmanalyses/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carabin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Radzitzky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raffaelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;ormesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gandrille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Thoraval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/1905-musique-et-globalisation-une-approche-critique-9782752101402.html#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Four&#233; Caul-Futy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miramon-Bonhoure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Girardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04103982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle, Ing&#233;nieure &#192; Audiokinetic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guettat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ch&#233;did" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Koprivica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01236931v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01141336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Harfouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04774481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01287910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>