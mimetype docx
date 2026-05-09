--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Picard, ethnomusicologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'ethnomusicologie analytique à l'Université Paris Sorbonne (devenue Sorbonne Unviersité), émérite depuis septembre 2022;  chercheur à l’Institut de recherche en musicologie IreMUS. Il a co-dirigé le Master de Musique et musicologie avec Michèle Alten, l’équipe Patrimoines et Langages Musicaux avec Alice Tacaille, le programme Geste Acoustique Musique GeAcMus de Sorbonne Université avec Susanne Fürniss, la Société française d’ethnomusicologie avec Clara Biermann puis Marlène Belly, et assisté Carine Moretton pour le colloque Musiques anciennes de Vanves. Il a co-organise durant des années les journées des doctorants d'ethnomusicologie francophones. Membre du conseil de CHIME, il a été l’organisateur principal de deux conférences internationales : « Chime », et « Luoshen fu arts et humanités ». Il participe activement au programme sheng! l'orgue à bouche et mène des recherches croisées sur les timbres en musiques chinoise et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a dirigé de nombreux programmes artistiques (chuanju, jingju, danses des moines tibétains, musiques des Trois Religions…) pour le Jardin des Poiriers, publié trois livres et une trentaine de CD. Il joue de la flûte xiao et de l’orgue à bouche sheng et dirige des programmes d’interprétation historiquement informée des musiques chinoises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng (en collaboration avec Henri Lecomte, Jean-François Lagrost & Aïme Konuma, Pierre Perrier, Lê Ylinh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’incantion du patriarche Pu’an. Les avatars du syllabaire sanskrit dans la musique chinoise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Leuven, Peeters, « Mélanges chinois et bouddhiques » XXXI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 trois contributions à Alan Thrasher (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qupai, The Heart of Chinese Music, Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York, Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iremus.cnrs.fr/node/9</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ethnomusicologie.fr/membres/fpicard/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facture, fonctionnement et variété des orgues à bouche sheng et khène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32/1, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de deux savants. 1. Un Ricci pour l’art, à Claude Larre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-44, pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng, cette musique qui n'en finit pas de chanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la musicologie francophone à la musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Florentz preneur de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboureur et ses Enfants&amp;quot; : la récitation synchronisée d’une fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fablier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des échanges internationaux vus depuis la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chansons avec accompagnements d’instruments occidentaux attribuées à Matteo Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Brunot et l’enregistrement, de la parole au chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Ritual in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">İstanbul University Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.196-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût suspendu Goût, fadeur, notoriété en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical, 28, p. 145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Molino (Jean). Le singe musicien. Sémiologie et anthropologie de la musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greniers, malles, genizah : la mise à l’écart dans le processus de transmission traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Un siècle d'enregistrements, matériaux pour l'étude et la transmission (1), 4, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse paradigmatique et synoptique de quelques airs de Nanyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Systèmes musicaux, 3, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vespa, ombak, son des anges. Le bruit de l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et musique en Chine de 1563 à 1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, déclamation, récitation, cantillation, psalmodie, chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.8-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une musicologie générale des traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Musicologie générale des traditions, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des rituels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Amiot, jésuite français à Pékin, et le cabinet de curiosités de Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les collections d’instruments de musique 1ère partie, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois religions chantent d'une même voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.114-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert WUTHNOW All in Sync. How Music and Art Are Revitalizing American Religion. Berkeley, Los Angeles, Londres, University of California Press, 2003, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01124608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du squelette (Kulou ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité et pentatonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2e trimestre, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yung, Rawski, Watson, &amp;quot;Harmony and Counterpoint, Ritual Music in Chinese Context&amp;quot;, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de Musique sacrée du père Amiot, un recueil de prières chantées en chinois du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.13-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance et l'étude de la musique chinoise, une histoire brève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois dont on ne fait pas les flûtes. La classification en huit matériaux des instruments en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XV (1-2), pp.159-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Buddhist Hymns in Henan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS Newsletters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuum mobile, L’art théatral et musical en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puck : la marionnette et les autres arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.92-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : le xiao, ou souffle sonorisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flûtes de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flûtes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Numéro spécial Flûtes d'Asie 1, pp.15-16, 18-20, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et variété des orgues à bouche d’Asie, sheng, khène et shô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archive to corpus studies: ethnographic recordings as rich data, technique as long tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Scientific Approaches in Sound and Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Interpretation as a Key to Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Modernities: Postcolonial Transformations of “Traditional” Music in the nineteenth and twentieth Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reinhard Strohm, Jan 2014, Berlin (Humboldt University), Germany. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les problèmes de la notation des musiques traditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque européen d’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromac, Oct 2007, Freiburg, Allemagne. pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notations musicales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Musique &amp; Notations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAME, Mar 1997, Lyon, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom, objet et usage : le bol qing ponctuant la psalmodie bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en archéologie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTM Study Group on Music-Archæology, Oct 1990, Saint-Germain-en-Laye, France. pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-9552905-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Incantation du patriarche Pu’an 普庵祖師神咒</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 2012, Mélanges chinois et bouddhiques, 9789042926806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bambou répond au phénix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, Histoire, théorie, analyse (12), 2007, Observatoire Musical Français, Danièle Pistone, 978-2-84591-148-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmé Konuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie You-feng, 2006, 9782842792435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie You-feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-84279-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orgue à bouche sheng d'Amiot : un instrument de légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’instrument-monde, une histoire globale de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, 2025, 978-2-08-048914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng, un programme expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liao Lin-Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.503-505, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partons, la mer est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée: Œuvres du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.18 - 26, 2023, 9782491575229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chantons pour passer le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée : Œuvres du XVIe au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.5-6, 2022, 978-2-491575-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orgue à bouche chez les auteurs francophones, de 1636 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Catherine Deutsch; Anas Ghrab; Hamdi Makhlouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies francophones et circulation des savoirs en contextes multiculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ennejma Ezzahra - Centre des Musiques Arabes et Méditerranéennes, pp.17-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youssef Chédid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hymnodie syriaque de l’église maronite selon la tradition de l’Ordre antonin maronite Le legs du Père Maroun Mrad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Geuthner, 2021, 9782705340797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et l’absolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel de Maule, 2020, 2-87623-723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sonore du rituel, du temple bouddhique à l’église catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Descamps; Frédéric Chappey; Philippe Plagnieux; Sabine Frommel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine : mélanges en l'honneur de Jean-Michel Leniaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.853-860, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas, la trace, le sillon, le groove. Au rythme du laboureur, de son chant et de ses bœufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Wunenburger, Julien Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmologies et rythmanalyses. Nouvelles lectures, entre théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2019, 978-2-7570-0334-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission et l’enseignement de l’art de la trompe : la pratique ou la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François De Radzitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.135-169, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer pour la trompe de chasse au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raffaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’ormesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Gandrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montberl, pp.117-134, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la trompe sonne-t-elle en ré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse “ad libitum”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.31-46, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le temps musical chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mihu Iliescu, Muriel Joubert, Laurence Le Diagon-Jacquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Lugdivine, pp.36-43, 2017, 9782368570432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Neige &amp;quot; , paroles et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Durand-Dastès; Valérie Lavoix; Jacques Pimpaneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une robe de papier pour Xue Tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces et signes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Sun Yude, « La feuille de saule »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muriel Joubert, Denis Le Touzé (dir.), Le souffle en musique, Lyon, Presses universitaires de Lyon, « Melotonia », p. 55-75</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica mecanica, practica & speculativa : de Pereira à Pedrini, la musique européenne à la cour de Kangxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fañch Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciane Beduschi, Anne-Emmanuelle Ceulemans et Alice Tacaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica, sive liber amicorum Nicolas Meeùs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.453-492, 2014, 978-2-84050-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur, la marionnette, le corps, l'instrument : qui manipule qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Desroches; Sophie Stevance; Serge Lacasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique prend corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.229-247, 2014, 9782760633803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01571419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ebrel, ou « une chanteuse traditionnelle bretonne » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makis Solomos, Joëlle Caullier, Jean-Marc Chouvel, Jean-Paul Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et globalisation : Une approche critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-114, 2012, 978-2-7521-0140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et émotion pour une anthropologie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouré Caul-Futy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Miramon-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, Signification et Émotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-291, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du rituel au risque de l’électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ruget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiosité et Musique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain ARNAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cité de la musique, pp.161-174, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue critique de l'anthropologie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean During. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique à l'esprit, enjeux éthiques du phénomène musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.115-122, 2008, Éthique en Contextes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Meaning: The Case of Martial Pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciana GALLIANO; Francesca TAROCCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, Beauty, and Meaning: Eight Studies on Chinese Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIII, Leo S. Olschki, pp.101-143, 2005, Orientalia venetiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01126056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonésie : des compositeurs improvisateurs qui n'écrivent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Hervé, Eric Denut, Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improvisation et composition : une conciliation impensable ? Réciprocités entre écriture et improvisation au XXe siècle, Actes de la journée d'études organisée en Sorbonne par le C.R.E.T.M. (Centre de Recherche en Esthétique et Théorie Musicale) et l'Ensemble Itinéraire le 13 décembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, pp.75-90, 2002, Conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine, comment décrire une musique décrite comme descriptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Imberty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Ecoute à l'œuvre, Etudes interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-59, 2001, Sciences de l'éducation musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition comme réception et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Viret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches herméneutiques de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.221-233, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Standaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Christianity in China (vol. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J. Brill, pp.851-860, 2001, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saut dans le vide : l'interprète face au public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Interarts de Paris 1998-1999. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque en art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.145-156, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temple aux maisons de thé, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Márta Grabócz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes nouvelles, musiques nouvelles, Musicologie et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.31-55, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Chouvel et Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace : Musique / Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.311-318, 1998, Musique et Musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Perse en Iran, jusqu'en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Canton à Ivry, en passant par Pnomh-Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluie tombe sur nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portail pédagogique des musiques modales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04032610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marie Amiot s.j., De la Musique moderne des Chinois, BnF Rés Vmb ms 14, c. 1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04103982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des qupai 曲牌 aux timbres français : ethnomusicologie et histoire, de là-bas à ici; approche des relations flottantes entre paroles et musiques dans le répertoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Harmonie des vents du milieu », un air chinois revu par Fétis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng Actes des Rencontres nationales sur les recherches en musiques organisées par la Direction générale de la création artistique -Ministère de la Culture, 15-16 octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle, Ingénieure À Audiokinetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ni Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03072639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika histogrammes, diagrammes, spectres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chédid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps du terrain, une méthode pour l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing sound, hearing sound, reacting to sound : Western and Chinese reactions (1600-1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome de McAllester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgue et kanun sous les Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiot, Les Divertissements chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GELBART, The Invention of &amp;quot;Folk Music&amp;quot; and &amp;quot;Art Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orgues à bouche sheng du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Requiem for China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse ethnomusicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. ethnomusicologie: textures et formes, Centre Universitaire Clignancourt, France. 2016, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01236931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines (cours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Introduction aux sciences humaines, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2011, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'analyse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saja Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Entendre, transcrire, rendre compte, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2002, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et structure, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et modes, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et durées, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire pour l’apprentissage et l’étude des musiques de Chine, entretien avec François Picard (Sorbonne Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulou ge 骷髏歌 (The Balad of the Skeleton) by Chen Rongsheng 陳榮盛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01287910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Picard, ethnomusicologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'ethnomusicologie analytique à l'Université Paris Sorbonne (devenue Sorbonne Unviersité), émérite depuis septembre 2022;  chercheur à l’Institut de recherche en musicologie IreMUS. Il a co-dirigé le Master de Musique et musicologie avec Michèle Alten, l’équipe Patrimoines et Langages Musicaux avec Alice Tacaille, le programme Geste Acoustique Musique GeAcMus de Sorbonne Université avec Susanne Fürniss, la Société française d’ethnomusicologie avec Clara Biermann puis Marlène Belly, et assisté Carine Moretton pour le colloque Musiques anciennes de Vanves. Il a co-organise durant des années les journées des doctorants d'ethnomusicologie francophones. Membre du conseil de CHIME, il a été l’organisateur principal de deux conférences internationales : « Chime », et « Luoshen fu arts et humanités ». Il participe activement au programme sheng! l'orgue à bouche et mène des recherches croisées sur les timbres en musiques chinoise et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a dirigé de nombreux programmes artistiques (chuanju, jingju, danses des moines tibétains, musiques des Trois Religions…) pour le Jardin des Poiriers, publié trois livres et une trentaine de CD. Il joue de la flûte xiao et de l’orgue à bouche sheng et dirige des programmes d’interprétation historiquement informée des musiques chinoises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, You-Feng (en collaboration avec Henri Lecomte, Jean-François Lagrost & Aïme Konuma, Pierre Perrier, Lê Ylinh).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’incantion du patriarche Pu’an. Les avatars du syllabaire sanskrit dans la musique chinoise,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Leuven, Peeters, « Mélanges chinois et bouddhiques » XXXI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 trois contributions à Alan Thrasher (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qupai, The Heart of Chinese Music, Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York, Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iremus.cnrs.fr/node/9</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ethnomusicologie.fr/membres/fpicard/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facture, fonctionnement et variété des orgues à bouche sheng et khène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32/1, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de deux savants. 1. Un Ricci pour l’art, à Claude Larre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-44, pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng, cette musique qui n'en finit pas de chanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguese De História do Livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la musicologie francophone à la musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Florentz preneur de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboureur et ses Enfants&amp;quot; : la récitation synchronisée d’une fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fablier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chansons avec accompagnements d’instruments occidentaux attribuées à Matteo Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des échanges internationaux vus depuis la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Brunot et l’enregistrement, de la parole au chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Ritual in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">İstanbul University Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.196-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût suspendu Goût, fadeur, notoriété en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical, 28, p. 145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu Molino (Jean). Le singe musicien. Sémiologie et anthropologie de la musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greniers, malles, genizah : la mise à l’écart dans le processus de transmission traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Un siècle d'enregistrements, matériaux pour l'étude et la transmission (1), 4, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse paradigmatique et synoptique de quelques airs de Nanyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Systèmes musicaux, 3, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et musique en Chine de 1563 à 1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vespa, ombak, son des anges. Le bruit de l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole, déclamation, récitation, cantillation, psalmodie, chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.8-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une musicologie générale des traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Musicologie générale des traditions, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des rituels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Amiot, jésuite français à Pékin, et le cabinet de curiosités de Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les collections d’instruments de musique 1ère partie, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois religions chantent d'une même voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.114-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert WUTHNOW All in Sync. How Music and Art Are Revitalizing American Religion. Berkeley, Los Angeles, Londres, University of California Press, 2003, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01124608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du squelette (Kulou ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité et pentatonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2e trimestre, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de Musique sacrée du père Amiot, un recueil de prières chantées en chinois du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanjiao wenxian : Matériaux pour l'étude de la religion chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.13-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yung, Rawski, Watson, &amp;quot;Harmony and Counterpoint, Ritual Music in Chinese Context&amp;quot;, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois dont on ne fait pas les flûtes. La classification en huit matériaux des instruments en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XV (1-2), pp.159-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Buddhist Hymns in Henan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS Newsletters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance et l'étude de la musique chinoise, une histoire brève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuum mobile, L’art théatral et musical en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puck : la marionnette et les autres arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.92-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : le xiao, ou souffle sonorisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flûtes de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flûtes du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Numéro spécial Flûtes d'Asie 1, pp.15-16, 18-20, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et variété des orgues à bouche d’Asie, sheng, khène et shô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Lavenère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archive to corpus studies: ethnographic recordings as rich data, technique as long tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Scientific Approaches in Sound and Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Interpretation as a Key to Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Modernities: Postcolonial Transformations of “Traditional” Music in the nineteenth and twentieth Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reinhard Strohm, Jan 2014, Berlin (Humboldt University), Germany. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les problèmes de la notation des musiques traditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque européen d’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromac, Oct 2007, Freiburg, Allemagne. pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notations musicales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Musique &amp; Notations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAME, Mar 1997, Lyon, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom, objet et usage : le bol qing ponctuant la psalmodie bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en archéologie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTM Study Group on Music-Archæology, Oct 1990, Saint-Germain-en-Laye, France. pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-9552905-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Incantation du patriarche Pu’an 普庵祖師神咒</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 2012, Mélanges chinois et bouddhiques, 9789042926806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bambou répond au phénix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, Histoire, théorie, analyse (12), 2007, Observatoire Musical Français, Danièle Pistone, 978-2-84591-148-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des musiques d’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmé Konuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie You-feng, 2006, 9782842792435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie You-feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-84279-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orgue à bouche sheng d'Amiot : un instrument de légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’instrument-monde, une histoire globale de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, 2025, 978-2-08-048914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng, un programme expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liao Lin-Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.503-505, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partons, la mer est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée: Œuvres du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.18 - 26, 2023, 9782491575229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orgue à bouche chez les auteurs francophones, de 1636 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Catherine Deutsch; Anas Ghrab; Hamdi Makhlouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies francophones et circulation des savoirs en contextes multiculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ennejma Ezzahra - Centre des Musiques Arabes et Méditerranéennes, pp.17-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chantons pour passer le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons maritimes en Vendée : Œuvres du XVIe au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVRH, pp.5-6, 2022, 978-2-491575-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youssef Chédid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hymnodie syriaque de l’église maronite selon la tradition de l’Ordre antonin maronite Le legs du Père Maroun Mrad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Geuthner, 2021, 9782705340797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et l’absolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel de Maule, 2020, 2-87623-723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sonore du rituel, du temple bouddhique à l’église catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Descamps; Frédéric Chappey; Philippe Plagnieux; Sabine Frommel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine : mélanges en l'honneur de Jean-Michel Leniaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.853-860, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas, la trace, le sillon, le groove. Au rythme du laboureur, de son chant et de ses bœufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Wunenburger, Julien Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmologies et rythmanalyses. Nouvelles lectures, entre théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2019, 978-2-7570-0334-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la trompe sonne-t-elle en ré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse “ad libitum”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.31-46, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission et l’enseignement de l’art de la trompe : la pratique ou la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François De Radzitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, pp.135-169, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer pour la trompe de chasse au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raffaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’ormesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Gandrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La trompe de chasse "ad libitum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montberl, pp.117-134, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le temps musical chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mihu Iliescu, Muriel Joubert, Laurence Le Diagon-Jacquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Lugdivine, pp.36-43, 2017, 9782368570432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Neige &amp;quot; , paroles et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Durand-Dastès; Valérie Lavoix; Jacques Pimpaneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une robe de papier pour Xue Tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces et signes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Sun Yude, « La feuille de saule »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muriel Joubert, Denis Le Touzé (dir.), Le souffle en musique, Lyon, Presses universitaires de Lyon, « Melotonia », p. 55-75</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica mecanica, practica & speculativa : de Pereira à Pedrini, la musique européenne à la cour de Kangxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fañch Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciane Beduschi, Anne-Emmanuelle Ceulemans et Alice Tacaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica, sive liber amicorum Nicolas Meeùs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.453-492, 2014, 978-2-84050-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur, la marionnette, le corps, l'instrument : qui manipule qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Desroches; Sophie Stevance; Serge Lacasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique prend corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.229-247, 2014, 9782760633803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01571419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ebrel, ou « une chanteuse traditionnelle bretonne » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makis Solomos, Joëlle Caullier, Jean-Marc Chouvel, Jean-Paul Olive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et globalisation : Une approche critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-114, 2012, 978-2-7521-0140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et émotion pour une anthropologie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouré Caul-Futy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Miramon-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, Signification et Émotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-291, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son du rituel au risque de l’électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ruget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiosité et Musique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain ARNAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cité de la musique, pp.161-174, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue critique de l'anthropologie musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean During. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique à l'esprit, enjeux éthiques du phénomène musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.115-122, 2008, Éthique en Contextes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Meaning: The Case of Martial Pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciana GALLIANO; Francesca TAROCCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, Beauty, and Meaning: Eight Studies on Chinese Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIII, Leo S. Olschki, pp.101-143, 2005, Orientalia venetiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01126056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonésie : des compositeurs improvisateurs qui n'écrivent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Hervé, Eric Denut, Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improvisation et composition : une conciliation impensable ? Réciprocités entre écriture et improvisation au XXe siècle, Actes de la journée d'études organisée en Sorbonne par le C.R.E.T.M. (Centre de Recherche en Esthétique et Théorie Musicale) et l'Ensemble Itinéraire le 13 décembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Musical Français, pp.75-90, 2002, Conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition comme réception et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Viret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches herméneutiques de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.221-233, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine, comment décrire une musique décrite comme descriptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Imberty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Ecoute à l'œuvre, Etudes interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-59, 2001, Sciences de l'éducation musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Standaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Christianity in China (vol. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.J. Brill, pp.851-860, 2001, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saut dans le vide : l'interprète face au public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Interarts de Paris 1998-1999. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque en art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.145-156, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temple aux maisons de thé, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Márta Grabócz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes nouvelles, musiques nouvelles, Musicologie et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.31-55, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et musique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Chouvel et Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace : Musique / Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.311-318, 1998, Musique et Musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Perse en Iran, jusqu'en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Canton à Ivry, en passant par Pnomh-Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du monde en Ile-de-France, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluie tombe sur nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portail pédagogique des musiques modales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04032610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marie Amiot s.j., De la Musique moderne des Chinois, BnF Rés Vmb ms 14, c. 1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04103982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des qupai 曲牌 aux timbres français : ethnomusicologie et histoire, de là-bas à ici; approche des relations flottantes entre paroles et musiques dans le répertoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Harmonie des vents du milieu », un air chinois revu par Fétis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du joueur de sheng Actes des Rencontres nationales sur les recherches en musiques organisées par la Direction générale de la création artistique -Ministère de la Culture, 15-16 octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delisle, Ingénieure À Audiokinetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ni Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Caussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03072639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika histogrammes, diagrammes, spectres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chédid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps du terrain, une méthode pour l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing sound, hearing sound, reacting to sound : Western and Chinese reactions (1600-1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome de McAllester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgue et kanun sous les Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiot, Les Divertissements chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GELBART, The Invention of &amp;quot;Folk Music&amp;quot; and &amp;quot;Art Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orgues à bouche sheng du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Requiem for China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse ethnomusicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. ethnomusicologie: textures et formes, Centre Universitaire Clignancourt, France. 2016, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01236931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines (cours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Introduction aux sciences humaines, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2011, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'analyse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saja Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Koprivica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Entendre, transcrire, rendre compte, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2002, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et structure, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et modes, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et durées, pour une musicologie généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ethnomusicologie, Centre universitaire Clignancourt, université Paris-Sorbonne, France. 2000, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire pour l’apprentissage et l’étude des musiques de Chine, entretien avec François Picard (Sorbonne Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulou ge 骷髏歌 (The Balad of the Skeleton) by Chen Rongsheng 陳榮盛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01287910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremus.cnrs.fr/node/9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethnomusicologie.fr/membres/fpicard/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024131v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Laven&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306419v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246794v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marsone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.759" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m&#233; Konuma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/products/picard-francois-musique-chinoise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Lin-Nin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baskind" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/rythmanalyses/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carabin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Radzitzky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raffaelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;ormesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gandrille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Thoraval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/1905-musique-et-globalisation-une-approche-critique-9782752101402.html#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Four&#233; Caul-Futy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miramon-Bonhoure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Girardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04103982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle, Ing&#233;nieure &#192; Audiokinetic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guettat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ch&#233;did" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Koprivica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01236931v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01141336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Harfouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04774481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01287910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremus.cnrs.fr/node/9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethnomusicologie.fr/membres/fpicard/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024131v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Laven&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306419v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246794v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marsone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.759" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m&#233; Konuma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/products/picard-francois-musique-chinoise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Lin-Nin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baskind" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/rythmanalyses/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carabin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marinello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Radzitzky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raffaelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;ormesson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gandrille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Thoraval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/1905-musique-et-globalisation-une-approche-critique-9782752101402.html#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Four&#233; Caul-Futy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miramon-Bonhoure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Girardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04103982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delisle, Ing&#233;nieure &#192; Audiokinetic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guettat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ch&#233;did" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Koprivica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01236931v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01141336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Harfouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01150224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04774481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01287910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>