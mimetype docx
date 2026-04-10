--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -5347,295 +5347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01830279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beyrouth, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01718202v1</w:t>
+                <w:t xml:space="preserve">hal-01631006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Saied</w:t>
+                <w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6086-6092, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631006v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01718202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum wrench feasible payload in cable-driven parallel robots equipped with a serial robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,174 +6291,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,106 +6489,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01221402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6600,242 +6613,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5712-5719, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5712-5719, </w:t>
+              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
+                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance evaluation and analysis of general robots with mixed dofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,51 +6921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel 4 DoFs (3T-1R) Parallel Manipulator with Actuation Redundancy - Workspace Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel (3T-1R) Redundant Parallel Mechanism with Large Operational Workspace and Rotational Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8062,51 +8062,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00715899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Mobile Parallel Robots for Large Workspace Applications</w:t>
+                <w:t xml:space="preserve">Locomotion Approach of REMORA: a REonﬁgurable MObile Robot for Manufacturing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
@@ -8124,298 +8124,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC'11: International Design Engineering Technical Conferences Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.5067-5072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00641623v1</w:t>
+                <w:t xml:space="preserve">lirmm-00641618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion Approach of REMORA: a REonﬁgurable MObile Robot for Manufacturing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Yang</w:t>
+                <w:t xml:space="preserve">Generic Method for Deriving the General Shaking Force Balance Conditions of Parallel Manipulators with Application to a Redundant Planar 4-RRR Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkert van Der Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Herder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFToMM 2011 World Congress: The 13th World Congress in Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.A12-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00641618v1</w:t>
+                <w:t xml:space="preserve">lirmm-00609009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Method for Deriving the General Shaking Force Balance Conditions of Parallel Manipulators with Application to a Redundant Planar 4-RRR Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volkert van Der Wijk</w:t>
+                <w:t xml:space="preserve">On the Design of Mobile Parallel Robots for Large Workspace Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Just Herder</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM 2011 World Congress: The 13th World Congress in Mechanism and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.A12-523</w:t>
+              <w:t xml:space="preserve">IDETC'11: International Design Engineering Technical Conferences Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00609009v1</w:t>
+                <w:t xml:space="preserve">lirmm-00641623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de robots à pattes dans un objectif d'applications industrielles</w:t>
               </w:r>
@@ -8624,576 +8624,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Concept of Self-Reconfigurable Mobile Machining Centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">A predictive robust cascade position-torque control strategy for Pneumatic Artificial Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.2784-2791</w:t>
+              <w:t xml:space="preserve">2010 American Control Conference Marriott Waterfront, Baltimore, MD, USA June 30-July 02, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.6022-6029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00543869v1</w:t>
+                <w:t xml:space="preserve">hal-00466781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande predictive robuste des vérins electropneumatiques dans un schema en cascade position-pression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
+                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466784v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive robust cascade position-torque control strategy for Pneumatic Artificial Muscles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 American Control Conference Marriott Waterfront, Baltimore, MD, USA June 30-July 02, 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.4675-4682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466781v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">A New Concept of Self-Reconfigurable Mobile Machining Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.10</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.2784-2791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00543869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Commande predictive robuste des vérins electropneumatiques dans un schema en cascade position-pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
+                <w:t xml:space="preserve">hal-00466784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed GPC-H infinity robust cascade position-pressure control strategy for electropneumatic cylinders</w:t>
               </w:r>
@@ -9638,51 +9638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Determination of Cable Characteristics for Large Dimension Cable-Driven Parallel Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9866,235 +9866,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00812827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Optimization of Quadriglide, a Schönflies Motion Generator Module for 5-Axis Milling Machine-Tools</w:t>
+                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Ancuta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2174-2179, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00399009v1</w:t>
+                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
+                <w:t xml:space="preserve">Modeling and Optimization of Quadriglide, a Schönflies Motion Generator Module for 5-Axis Milling Machine-Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Andreea Ancuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2174-2179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
+                <w:t xml:space="preserve">lirmm-00399009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t>
               </w:r>
@@ -10331,51 +10331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10455,373 +10455,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00397805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Interactive Dynamic Simulator for Humanoid With Haptic Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montpellier, France. pp.10</w:t>
+              <w:t xml:space="preserve">17th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tokyo, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
+                <w:t xml:space="preserve">lirmm-00536321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Dynamic Simulator for Humanoid With Haptic Feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
+                <w:t xml:space="preserve">Optimal Design of a 6-dof Parallel Measurement Mechanism Integrated in a 3-dof Parallel Machine-Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1970-1976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00536321v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00304811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a 6-dof Parallel Measurement Mechanism Integrated in a 3-dof Parallel Machine-Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Corbel</w:t>
+                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00304811v2</w:t>
+                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results on the Design of High Speed Parallel Robots in Presence of Uncertainty</w:t>
               </w:r>
@@ -11036,90 +11036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation dynamique interactive pour les robots humanoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+                <w:t xml:space="preserve">François Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11843,377 +11843,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Chemnitz (Allemagne), pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulator for humanoids using constraint-based method with static friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Arisumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohisa Hirukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBIO'06: International Conference on Robotics and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1656-1661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Form-Closure Capability of Robotic Underactuated Hand</w:t>
               </w:r>
@@ -12431,354 +12431,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GABIE : Guidage Actif Basé sur l'Imagerie Echographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower Mobility PKM for Large Tilting Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2005 - 5e Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Braunschweig, Germany. pp.253-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105974v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Mobility PKM for Large Tilting Angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Vision/Position/Force Control Approach for Performing Assembly Tasks with a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Braunschweig, Germany. pp.253-268</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106562v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vision/Position/Force Control Approach for Performing Assembly Tasks with a Humanoid Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">A Method for Modeling Analytical Stiffness of a Lower Mobility Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106499v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par4: Very High Speed Parallel Robot for Pick and Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12787,198 +12774,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Modeling Analytical Stiffness of a Lower Mobility Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Projet GABIE : Guidage Actif Basé sur l'Imagerie Echographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ROBEA 2005 - 5e Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105965v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution flexible 3-RRR planar parallel micro-stage in near singular configuration for resolution improvement. Part I</w:t>
               </w:r>
@@ -13133,51 +13133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13328,51 +13328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Fast Schoenflies Motion Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13564,51 +13564,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t>
+                <w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
@@ -13643,401 +13643,393 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108664v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards 3T-1R and 3T-2R Parallel Kinematics with High Tilting Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGM Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108906v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3T-1R and 3T-2R Parallel Kinematics with High Tilting Capabilities</w:t>
+                <w:t xml:space="preserve">On PKM with Articulated Travelling-Plate and Large Tilting Angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGM Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">IMEC'04: 11th International Machine-Tool Engineers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tokyo, Japan. pp.285-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109145v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On PKM with Articulated Travelling-Plate and Large Tilting Angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining End-Effector and Legs Observation for Kinematic Calibration of Parallel Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEC'04: 11th International Machine-Tool Engineers Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, United States. pp.4116-4121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109130v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRP Planar Parallel Mechanism in Configurations Improving Displacement Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14065,174 +14057,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPT: International Conference on Positioning Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Shizuoka, Japan. pp.279-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining End-Effector and Legs Observation for Kinematic Calibration of Parallel Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108841v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Performance Indexes for Parallel Mechanisms with Actuation Redundancy, Especially for Parallel Wire-Driven Manipulators</w:t>
               </w:r>
@@ -14528,239 +14528,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démontrateur I4R : Architecture et Identification Géométrique par Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">I4: A New Parallel Mechanism for Scara Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromichi Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.1875-1880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269826v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I4: A New Parallel Mechanism for Scara Motions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiromichi Ota</w:t>
+                <w:t xml:space="preserve">Démontrateur I4R : Architecture et Identification Géométrique par Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.193-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269505v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eureka: A New 5-Degree-of-Freedom Redundant Parallel Mechanism with High Tilting Capabilities</w:t>
               </w:r>
@@ -15432,420 +15432,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00390865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Motion Under a Penetration Point Constraint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dermarob, A Robotic Assistive Device for Skin Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.1475-1480</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Grenoble, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268625v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Mechanism and Redundancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268677v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Achieving Motion Under a Penetration Point Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.1475-1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermarob, A Robotic Assistive Device for Skin Harvesting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Mechanism and Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Grenoble, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268444v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
               </w:r>
@@ -16188,282 +16188,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du mouvement du membre inférieur humain paralysé sous stimulation électrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+                <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences - CIE: Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1185-1191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268635v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">Contrôle du mouvement du membre inférieur humain paralysé sous stimulation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences - CIE: Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Toulouse, France. pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191519v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DERMAROB: Robot d'Assistance pour la Chirurgie Réparatrice et la Chirurgie Plastique</w:t>
               </w:r>
@@ -17263,243 +17263,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation through the Internet : Experimental Results with a Complex Manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental results on motion generation and control of non-holonomic mobile manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISR: International Symposium on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189543v1</w:t>
+                <w:t xml:space="preserve">hal-00189539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results on motion generation and control of non-holonomic mobile manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teleoperation through the Internet : Experimental Results with a Complex Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISR: International Symposium on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189539v1</w:t>
+                <w:t xml:space="preserve">hal-00189543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of robotic tasks teleoperated through the internet</w:t>
               </w:r>
@@ -18714,51 +18714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Analysis of 4 Degrees of Freedom Redundant Parallel Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19996,216 +19996,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00822707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulator comprising a fixed base and a movable platform, with four motor-driven chains of articulated links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkert van Der Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Netherlands, Patent n° : NL2006960. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00861244v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulator comprising a fixed base and a movable platform, with four motor-driven chains of articulated links</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Netherlands, Patent n° : NL2006960. 2011</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808222v1</w:t>
+                <w:t xml:space="preserve">lirmm-00861244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-reconfigurable mobile manipulator</w:t>
               </w:r>
@@ -21643,51 +21643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A5B4A70"/>
+    <w:nsid w:val="E7F681BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21874,51 +21874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-pierrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-4357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ricardo Douat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2249515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2004.840505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910410532350" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XWC5J4GG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2004.1310941" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269631v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.817067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merigeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310457751" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-0JHNSTKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ricardo Douat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509386" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmermd.2013._2P1-A04_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirukawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106454v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rongier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lavarec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109145v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308916" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249292" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269510v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268625v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eckert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269353v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268634v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269350v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Urbain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thompson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667875v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269516v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269838v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Katz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Korem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602152v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-pierrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-4357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ricardo Douat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2249515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2004.840505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910410532350" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XWC5J4GG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2004.1310941" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269631v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.817067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merigeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310457751" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-0JHNSTKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ricardo Douat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509386" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmermd.2013._2P1-A04_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirukawa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105974v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106454v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rongier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lavarec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308916" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249292" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269510v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eckert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268677v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269353v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268634v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269350v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Urbain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thompson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667875v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269516v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269838v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Katz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Korem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602152v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>