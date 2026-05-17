--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -5347,295 +5347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01830279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Saied</w:t>
+                <w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6086-6092, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631006v1</w:t>
+                <w:t xml:space="preserve">lirmm-01718202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01718202v1</w:t>
+                <w:t xml:space="preserve">hal-01631006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum wrench feasible payload in cable-driven parallel robots equipped with a serial robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,187 +6291,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
+              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
+                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6489,106 +6476,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01221402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,229 +6600,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5712-5719, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5712-5719, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance evaluation and analysis of general robots with mixed dofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,51 +6921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel 4 DoFs (3T-1R) Parallel Manipulator with Actuation Redundancy - Workspace Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,252 +7045,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00906202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Extension of Desired Compensation Adaptive Control and its Real-Time Application to Redundantly Actuated PKMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porto Petro, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070862v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">A New Extension of Desired Compensation Adaptive Control and its Real-Time Application to Redundantly Actuated PKMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1670-1675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agile Manufacturing System for Large Workspace Applications</w:t>
               </w:r>
@@ -7393,51 +7393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel (3T-1R) Redundant Parallel Mechanism with Large Operational Workspace and Rotational Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,243 +8179,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00641618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Method for Deriving the General Shaking Force Balance Conditions of Parallel Manipulators with Application to a Redundant Planar 4-RRR Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volkert van Der Wijk</w:t>
+                <w:t xml:space="preserve">On the Design of Mobile Parallel Robots for Large Workspace Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Just Herder</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM 2011 World Congress: The 13th World Congress in Mechanism and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.A12-523</w:t>
+              <w:t xml:space="preserve">IDETC'11: International Design Engineering Technical Conferences Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00609009v1</w:t>
+                <w:t xml:space="preserve">lirmm-00641623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Mobile Parallel Robots for Large Workspace Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Yang</w:t>
+                <w:t xml:space="preserve">Generic Method for Deriving the General Shaking Force Balance Conditions of Parallel Manipulators with Application to a Redundant Planar 4-RRR Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkert van Der Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Herder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC'11: International Design Engineering Technical Conferences Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. pp.N/A</w:t>
+              <w:t xml:space="preserve">IFToMM 2011 World Congress: The 13th World Congress in Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.A12-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00641623v1</w:t>
+                <w:t xml:space="preserve">lirmm-00609009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de robots à pattes dans un objectif d'applications industrielles</w:t>
               </w:r>
@@ -8840,360 +8840,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">A New Concept of Self-Reconfigurable Mobile Machining Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.2784-2791</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
+                <w:t xml:space="preserve">lirmm-00543869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Concept of Self-Reconfigurable Mobile Machining Centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Commande predictive robuste des vérins electropneumatiques dans un schema en cascade position-pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.2784-2791</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00543869v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande predictive robuste des vérins electropneumatiques dans un schema en cascade position-pression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
+                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.4675-4682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466784v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed GPC-H infinity robust cascade position-pressure control strategy for electropneumatic cylinders</w:t>
               </w:r>
@@ -9866,486 +9866,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00812827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
+                <w:t xml:space="preserve">Modeling and Optimization of Quadriglide, a Schönflies Motion Generator Module for 5-Axis Milling Machine-Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Andreea Ancuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2174-2179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
+                <w:t xml:space="preserve">lirmm-00399009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Optimization of Quadriglide, a Schönflies Motion Generator Module for 5-Axis Milling Machine-Tools</w:t>
+                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Ancuta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2174-2179, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00399009v1</w:t>
+                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00429818v1</w:t>
+                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sartori Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
+                <w:t xml:space="preserve">lirmm-00429818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
               </w:r>
@@ -10576,252 +10576,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00536321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a 6-dof Parallel Measurement Mechanism Integrated in a 3-dof Parallel Machine-Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Corbel</w:t>
+                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00304811v2</w:t>
+                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
+                <w:t xml:space="preserve">Optimal Design of a 6-dof Parallel Measurement Mechanism Integrated in a 3-dof Parallel Machine-Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1970-1976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00304811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results on the Design of High Speed Parallel Robots in Presence of Uncertainty</w:t>
               </w:r>
@@ -11843,151 +11843,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1656-1661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulator for humanoids using constraint-based method with static friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11996,224 +12005,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoshi Arisumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohisa Hirukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBIO'06: International Conference on Robotics and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Chemnitz (Allemagne), pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Form-Closure Capability of Robotic Underactuated Hand</w:t>
               </w:r>
@@ -12634,138 +12634,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Modeling Analytical Stiffness of a Lower Mobility Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Projet GABIE : Guidage Actif Basé sur l'Imagerie Echographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ROBEA 2005 - 5e Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105965v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par4: Very High Speed Parallel Robot for Pick and Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12774,211 +12787,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GABIE : Guidage Actif Basé sur l'Imagerie Echographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">A Method for Modeling Analytical Stiffness of a Lower Mobility Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2005 - 5e Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105974v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution flexible 3-RRR planar parallel micro-stage in near singular configuration for resolution improvement. Part I</w:t>
               </w:r>
@@ -13133,51 +13133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13328,51 +13328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Fast Schoenflies Motion Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13862,174 +13862,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining End-Effector and Legs Observation for Kinematic Calibration of Parallel Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108841v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRP Planar Parallel Mechanism in Configurations Improving Displacement Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14057,182 +14065,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPT: International Conference on Positioning Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Shizuoka, Japan. pp.279-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
+                <w:t xml:space="preserve">Combining End-Effector and Legs Observation for Kinematic Calibration of Parallel Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, United States. pp.4116-4121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108664v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Performance Indexes for Parallel Mechanisms with Actuation Redundancy, Especially for Parallel Wire-Driven Manipulators</w:t>
               </w:r>
@@ -14528,239 +14528,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I4: A New Parallel Mechanism for Scara Motions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiromichi Ota</w:t>
+                <w:t xml:space="preserve">Démontrateur I4R : Architecture et Identification Géométrique par Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.193-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269505v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démontrateur I4R : Architecture et Identification Géométrique par Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">I4: A New Parallel Mechanism for Scara Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromichi Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.1875-1880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269826v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eureka: A New 5-Degree-of-Freedom Redundant Parallel Mechanism with High Tilting Capabilities</w:t>
               </w:r>
@@ -15635,342 +15635,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Motion Under a Penetration Point Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
+                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.1475-1480</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268625v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Mechanism and Redundancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving Motion Under a Penetration Point Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.1475-1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268677v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Mechanism and Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
+              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
               </w:r>
@@ -16188,282 +16188,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">Contrôle du mouvement du membre inférieur humain paralysé sous stimulation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences - CIE: Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Toulouse, France. pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191519v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du mouvement du membre inférieur humain paralysé sous stimulation électrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+                <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences - CIE: Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1185-1191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268635v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DERMAROB: Robot d'Assistance pour la Chirurgie Réparatrice et la Chirurgie Plastique</w:t>
               </w:r>
@@ -16797,260 +16797,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">Enhancing Parallel Robots Accuracy with Redundant Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4114-4119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Parallel Robots Accuracy with Redundant Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4114-4119</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269420v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification géométrique d'un robot parallèle H4 à l'aide d'un outil de métrologie par vision</w:t>
               </w:r>
@@ -18714,51 +18714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Analysis of 4 Degrees of Freedom Redundant Parallel Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19996,216 +19996,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00822707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulator comprising a fixed base and a movable platform, with four motor-driven chains of articulated links</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Netherlands, Patent n° : NL2006960. 2011</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808222v1</w:t>
+                <w:t xml:space="preserve">lirmm-00861244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulator comprising a fixed base and a movable platform, with four motor-driven chains of articulated links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkert van Der Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Netherlands, Patent n° : NL2006960. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00861244v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-reconfigurable mobile manipulator</w:t>
               </w:r>
@@ -21643,51 +21643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7F681BB"/>
+    <w:nsid w:val="4D581D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21874,51 +21874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-pierrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-4357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ricardo Douat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2249515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2004.840505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910410532350" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XWC5J4GG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2004.1310941" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269631v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.817067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merigeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310457751" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-0JHNSTKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ricardo Douat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509386" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmermd.2013._2P1-A04_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirukawa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105974v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106454v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rongier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lavarec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308916" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249292" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269510v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eckert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268677v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269353v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268634v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269350v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Urbain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thompson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667875v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269516v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269838v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Katz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Korem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602152v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-pierrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-4357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ricardo Douat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2249515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2004.840505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910410532350" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XWC5J4GG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2004.1310941" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269631v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.817067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merigeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310457751" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-0JHNSTKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ricardo Douat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509386" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmermd.2013._2P1-A04_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirukawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105974v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106454v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rongier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lavarec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308916" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249292" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269510v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eckert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268677v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269353v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268634v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269350v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Urbain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thompson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667875v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269516v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269838v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven R. Katz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Korem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602152v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>