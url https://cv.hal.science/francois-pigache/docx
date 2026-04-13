--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -3191,278 +3191,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942395v1</w:t>
+                <w:t xml:space="preserve">hal-04003895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/htff16.147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003895v1</w:t>
+                <w:t xml:space="preserve">hal-03942395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions actives pour le refroidissement des systèmes embarqués</w:t>
               </w:r>
@@ -4086,122 +4086,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Brand and Bound Methods for the Design of a Rosen Type Piezoelectric Transformer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of piezoelectric plasma discharge generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012 : 13ème congrès de la société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF : Recherche opérationnelle et aide à la décision en France, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, Dresde, GERMANY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938188v1</w:t>
+                <w:t xml:space="preserve">hal-03942349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous cavitation and boiling phenomena effects on the incipience of the nucleation process at the interface of a heated solid and a pure liquid</w:t>
               </w:r>
@@ -4371,135 +4384,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of piezoelectric plasma discharge generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Martin</w:t>
+                <w:t xml:space="preserve">Interval Brand and Bound Methods for the Design of a Rosen Type Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Callegari</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, Dresde, GERMANY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">ROADEF 2012 : 13ème congrès de la société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF : Recherche opérationnelle et aide à la décision en France, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942349v1</w:t>
+                <w:t xml:space="preserve">hal-03938188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric transformers for plasma discharge applications: principle and recent developments</w:t>
               </w:r>
@@ -5677,51 +5677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux piézoélectriques dédiés à la génération de plasmas froids : principes, applications et investigations récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma et son environnement, plasmas froids en France et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-292, 2012, 978-2-918701-09-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5920,126 +5920,250 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational design method for articulated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Causale en vue de la Commande d'un translateur piézoélectrique plan pour une application haptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6049,300 +6173,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et conception de systèmes électroactifs au service de la fonctionnalisation des surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut national polytechnique (Toulouse ; 1969-..), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04989819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (2)</w:t>
+        <w:t xml:space="preserve">Vidéo (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception rationnelle pour les interfaces fonctionnelles électromécaniques</w:t>
+                <w:t xml:space="preserve">Rational design for articulated structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884503v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception rationnelle pour les interfaces fonctionnelles électromécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric deformable membrane for heat transfer enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6489,51 +6701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640823v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stekke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rauwel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.2985406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Erhart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174970" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03287172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468866" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Kahalerras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tendero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648974" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03284756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pokorny Marek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05505539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ne&#269;&#225;sek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04989819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04884503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04953908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640823v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stekke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rauwel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.2985406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Erhart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174970" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03287172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468866" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Kahalerras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tendero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648974" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03284756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pokorny Marek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05505539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ne&#269;&#225;sek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04989819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04884503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04953908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>