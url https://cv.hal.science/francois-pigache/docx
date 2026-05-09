--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -2449,402 +2449,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792926v1</w:t>
+                <w:t xml:space="preserve">hal-01792917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Topin</w:t>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792917v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Kumar</w:t>
+                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792923v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying impacts of travelling wave shape on pumping for active cooling</w:t>
               </w:r>
@@ -2882,51 +2882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2945,51 +2945,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions d’actionnement pour méthodes actives de refroidissement des systèmes embarqués</w:t>
+                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
@@ -3020,695 +3020,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998525v1</w:t>
+                <w:t xml:space="preserve">hal-03942395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts par morphing de paroi</w:t>
+                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hamze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Topin</w:t>
+                <w:t xml:space="preserve">Laetitia Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998493v1</w:t>
+                <w:t xml:space="preserve">hal-04003895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Solutions d’actionnement pour méthodes actives de refroidissement des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003895v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">Intensification des transferts par morphing de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942395v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions actives pour le refroidissement des systèmes embarqués</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pumping and Heat Transfer Enhancement by Wall's Morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leal Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tououse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2016), July 11-13, 2016, Malaga (SPAIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998528v1</w:t>
+                <w:t xml:space="preserve">hal-03942393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumping and Heat Transfer Enhancement by Wall's Morphing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solutions actives pour le refroidissement des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2016), July 11-13, 2016, Malaga (SPAIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942393v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Transformers for Cold Plasma Discharge Generation : Investigation on the Physico-chemical Evolution of Ceramics</w:t>
               </w:r>
@@ -4086,420 +4086,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of piezoelectric plasma discharge generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Martin</w:t>
+                <w:t xml:space="preserve">Simultaneous cavitation and boiling phenomena effects on the incipience of the nucleation process at the interface of a heated solid and a pure liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Callegari</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, Dresde, GERMANY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942349v1</w:t>
+                <w:t xml:space="preserve">hal-03942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous cavitation and boiling phenomena effects on the incipience of the nucleation process at the interface of a heated solid and a pure liquid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformateurs piézoélectriques dédiés à la génération de plasmas froids : principes, applications et investigations récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">Seminaire "Centres de Compétence Technique (CCT)", organisé par le Centre National d’Etudes Spatiales (CNES), Toulouse, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942352v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformateurs piézoélectriques dédiés à la génération de plasmas froids : principes, applications et investigations récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval Brand and Bound Methods for the Design of a Rosen Type Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire "Centres de Compétence Technique (CCT)", organisé par le Centre National d’Etudes Spatiales (CNES), Toulouse, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2012 : 13ème congrès de la société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF : Recherche opérationnelle et aide à la décision en France, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988535v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Brand and Bound Methods for the Design of a Rosen Type Piezoelectric Transformer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of piezoelectric plasma discharge generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012 : 13ème congrès de la société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF : Recherche opérationnelle et aide à la décision en France, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, Dresde, GERMANY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938188v1</w:t>
+                <w:t xml:space="preserve">hal-03942349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric transformers for plasma discharge applications: principle and recent developments</w:t>
               </w:r>
@@ -4643,364 +4643,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du contrôle du déclenchement de l’ébullition en espace confiné par déformation dynamique de la paroi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
+                <w:t xml:space="preserve">First Approach for the Modelling of the Electrical Field surrounding a Piezoelectric Transformer in view of Plasma Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Compumag 2011, Sydney, AUSTRALIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942347v1</w:t>
+                <w:t xml:space="preserve">hal-03942346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Approach for the Modelling of the Electrical Field surrounding a Piezoelectric Transformer in view of Plasma Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Nadal</w:t>
+                <w:t xml:space="preserve">Control of pool boiling incipience in confined space: effect of the dynamic morphing of the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011, Sydney, AUSTRALIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on TWO-PHASE SYSTEMS FOR GROUND AND SPACE APPLICATIONS, Cava de Tirreni, ITALY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942346v1</w:t>
+                <w:t xml:space="preserve">hal-03942345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pool boiling incipience in confined space: effect of the dynamic morphing of the wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale du contrôle du déclenchement de l’ébullition en espace confiné par déformation dynamique de la paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on TWO-PHASE SYSTEMS FOR GROUND AND SPACE APPLICATIONS, Cava de Tirreni, ITALY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
+              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942345v1</w:t>
+                <w:t xml:space="preserve">hal-03942347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of electrical potential repartition on piezoelectric transformer</w:t>
               </w:r>
@@ -5677,51 +5677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux piézoélectriques dédiés à la génération de plasmas froids : principes, applications et investigations récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma et son environnement, plasmas froids en France et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-292, 2012, 978-2-918701-09-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6701,51 +6701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640823v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stekke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rauwel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.2985406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Erhart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174970" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03287172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468866" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Kahalerras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tendero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648974" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03284756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pokorny Marek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05505539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ne&#269;&#225;sek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04989819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04884503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04953908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640823v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stekke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rauwel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.2985406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Erhart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174970" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03287172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468866" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Kahalerras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tendero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648974" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03284756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pokorny Marek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05505539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ne&#269;&#225;sek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04989819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04884503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04953908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>