--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
+                <w:t xml:space="preserve">Improved fire severity prediction using pre-fire remote sensing and meteorological time series: Application to the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+                <w:t xml:space="preserve">Victor Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 371, pp.110588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819321v1</w:t>
+                <w:t xml:space="preserve">hal-05167337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved fire severity prediction using pre-fire remote sensing and meteorological time series: Application to the French Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Penot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 371, pp.110588. </w:t>
+              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167337v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the potential of Airborne LiDAR for direct assessment of fuel bulk density and load distributions for wildfire hazard mapping</w:t>
               </w:r>
@@ -772,77 +772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1285,295 +1285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Miquel de Càceres</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047940v1</w:t>
+                <w:t xml:space="preserve">hal-04031655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rivière</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Càceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031655v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating plant physiology into simulation of fire behavior and effects</w:t>
               </w:r>
@@ -1706,77 +1706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Warming Reshapes European Pyroregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felipe Galizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1827,103 +1827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.4-14. </w:t>
@@ -1974,77 +1974,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal wildfire modeling through point processes with moderate and extreme marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 279, pp.113115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harm M. Bartholomeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2329,64 +2329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,784 +2587,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of voxel-based estimations of leaf area density with terrestrial LiDAR to vegetation structure and sampling limitations: A simulation experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Soma</w:t>
+                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, pp.112354. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353461v1</w:t>
+                <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fuel spatial distribution on wildland fire behaviour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF20096⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475373v1</w:t>
+                <w:t xml:space="preserve">hal-03269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of voxel-based estimations of leaf area density with terrestrial LiDAR to vegetation structure and sampling limitations: A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.112354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269429v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barbero</w:t>
+                <w:t xml:space="preserve">Effects of fuel spatial distribution on wildland fire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Atchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Jonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey D. Hyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF20096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395958v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John T Abatzoglou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172850v1</w:t>
+                <w:t xml:space="preserve">hal-02529294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T Abatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166425v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
               </w:r>
@@ -3484,77 +3454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Gradient Forcing Methods for Large-Eddy Simulations of Flows in the Lower Atmospheric Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,1436 +3578,1466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111836⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169206v1</w:t>
+                <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.111836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937698v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529294v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du débroussaillement pour la sécurité des constructions et des personnels de secours Evaluation par un modèle de simulation d'incendie De quoi s'agit-il ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Cruz and Alexander: Comments on “Evaluating Crown Fire Rate of Spread Predictions from Physics-Based Models”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Duché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+                <w:t xml:space="preserve">C. M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Reymond</w:t>
+                <w:t xml:space="preserve">R. R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-019-00857-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879020v1</w:t>
+                <w:t xml:space="preserve">hal-02625005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intérêt du débroussaillement pour la sécurité des constructions et des personnels de secours Evaluation par un modèle de simulation d'incendie De quoi s'agit-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620553v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Wood, Foliage Properties, and Laser Effective Footprint in Estimations of Leaf Area Density from Multiview-LiDAR Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Soma</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11131580⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.254 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF18056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628129v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the effect of live fuel moisture content on fire rate of spread underestimated in field experiments in shrublands?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accounting for Wood, Foliage Properties, and Laser Effective Footprint in Estimations of Leaf Area Density from Multiview-LiDAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF18091⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (13), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11131580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629191v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Cruz and Alexander: Comments on “Evaluating Crown Fire Rate of Spread Predictions from Physics-Based Models”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. H. Sieg</w:t>
+                <w:t xml:space="preserve">Why is the effect of live fuel moisture content on fire rate of spread underestimated in field experiments in shrublands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Canfield</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.127 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-019-00857-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF18091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625005v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082432v1</w:t>
+                <w:t xml:space="preserve">hal-02620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,265 +5091,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621175v1</w:t>
+                <w:t xml:space="preserve">hal-01837398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837398v1</w:t>
+                <w:t xml:space="preserve">hal-02621175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996</w:t>
               </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced measurements of leaf area density with T-LiDAR: evaluating and calibrating the effects of vegetation heterogeneity and scanner properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,77 +5737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">correction to &amp;quot;Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996 (vol 75, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l’on plantait plus de vignes et d’oliviers pour limiter la propagation des incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn H. Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representativeness of wind measurements in fire experiments: Lessons learned from large-eddy simulations in a homogeneous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,77 +6217,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Aggregated Fuel Spatial Pattern Impacts on Fire Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6338,77 +6338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fuels and fire effects in 3D: Model description and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,291 +6466,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating crown fire rate of spread predictions from physics-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. M. Hoffman</w:t>
+                <w:t xml:space="preserve">Correction : Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ziegler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-015-0500-3⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8010064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283080v1</w:t>
+                <w:t xml:space="preserve">hal-01342380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Prat</w:t>
+                <w:t xml:space="preserve">Evaluating crown fire rate of spread predictions from physics-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Piboule</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.221-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs8010064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10694-015-0500-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342380v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les risques en forêt : le cas de l'incendie et de ses interactions avec la sécheresse et les pullulations d'insectes</w:t>
               </w:r>
@@ -6762,77 +6762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.29-50. </w:t>
@@ -6870,103 +6870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.7995-8018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7392,90 +7392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du passage d’un feu dans un peuplement arboré : synthèse des connaissances et applications pour le gestionnaire forestier méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7526,51 +7526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7634,77 +7634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled slope and wind effects on fire spread with influences of fire size: a numerical study using FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (7), pp.828 - 842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating field wind data into FIRETEC simulations of the International Crown Fire Modeling Experiment (ICFME): preliminary lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,51 +7885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a fire propagation model to assess the efficiency of prescribed burning in reducing the fire hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,77 +8019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring three-dimensional coupled fire-atmosphere interactions downwind of wind-driven surface fires and their influence on backfires using the HIGRAD-FIRETEC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8140,51 +8140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fuel Manager : un logiciel de représentation et de gestion du combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,51 +8192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos DFCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
@@ -8317,51 +8317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Koetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (7), pp.1403-1415. </w:t>
@@ -8412,51 +8412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du feu: une technologie puissante pour la simulation et la prédiction de la propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8507,51 +8507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8589,51 +8589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of FIRETEC wind-ﬂows over a canopy and a fuel-break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vegetation heterogeneity on radiative transfer in forest fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8836,64 +8836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du régime de feu aux différents impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8918,77 +8918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du régime de feu aux différents impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9039,51 +9039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9115,573 +9115,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 234, pp.S120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654817v1</w:t>
+                <w:t xml:space="preserve">hal-02655241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morvan</w:t>
+                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.R. Linn</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Scarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 234, pp.S88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654939v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657872v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Winterkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S120. </w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655241v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9699,90 +9699,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Action 1.3 : Piloting early-warning indicators of extreme wildfire events incorporating fire-weather and vegetation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9820,64 +9820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE COMPORTEMENT DU FEU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet REDURISK - De la recommendation scientifique à l'appropriation par les citoyens : la réduction du risque lié aux incendies de forêt sur un territoire sensible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Méditerraneén en Sciences de l'Information et de la Communication (IMSIC), Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9902,77 +9902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à vivre avec le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAYSAGES MÉDITERRANÉENS SOUS INFLUENCES COMPRENDRE • S'ADAPTER • MODELER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9997,77 +9997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10122,90 +10122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10260,51 +10260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10355,103 +10355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10476,64 +10476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10606,64 +10606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10891,64 +10891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
@@ -10990,90 +10990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on forest fires : INRA contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSTAFOR Forest fire workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Jul 2017, Aix-en-Provence, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11098,103 +11098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving capabilities in fuel treatment analysis with STANDFIRE and FuelManager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion CAQSIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Mar 2017, Bordeaux, France</w:t>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des changements climatiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11344,90 +11344,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking FVS to 3D Fire Models: introduction to STANDFIRE, a platform for stand-scale fuel treatment analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Forest Vegetation Simulator (FVS) e-Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States Department of Agriculture - US Forest Service (USDA - US Forest Service). USA., Feb 2017, Washington, United States</w:t>
@@ -11450,1338 +11450,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342370v1</w:t>
+                <w:t xml:space="preserve">hal-02794505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory analysis of interactions of patchy/clumpy fuel configurations on fire behavior with a physics-based fire model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judy Winterkamp</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Wildland Fire. USA., Apr 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343634v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jean</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792974v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795202v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploratory analysis of interactions of patchy/clumpy fuel configurations on fire behavior with a physics-based fire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judy Winterkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
+              <w:t xml:space="preserve">, International Association of Wildland Fire. USA., Apr 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794505v1</w:t>
+                <w:t xml:space="preserve">hal-01343634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+                <w:t xml:space="preserve">STANDFIRE : A collaborative research fuel and fire modeling platform in support of fuel management efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Danjon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+                <w:t xml:space="preserve">Deborah L. Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t>
+              <w:t xml:space="preserve">6. International Wildland Fire Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pyeongchang, Gangwon-do, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837333v1</w:t>
+                <w:t xml:space="preserve">hal-01344428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les risques, la vulnérabilité, les impacts et favoriser l'adaptation : cas des risques physiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danjon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barry Gardiner</w:t>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535371v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STANDFIRE : A collaborative research fuel and fire modeling platform in support of fuel management efforts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluer les risques, la vulnérabilité, les impacts et favoriser l'adaptation : cas des risques physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Russell Parsons</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah L. Wells</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matt Jolly</w:t>
+                <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Wildland Fire Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pyeongchang, Gangwon-do, France</w:t>
+              <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344428v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fire behaviour in heterogeneous fuels resulting from bark beetle outbreaks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparing &amp;lt;em&amp;gt;Pinus halepensis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pinus pinea&amp;lt;/em&amp;gt; post fire mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Medpine V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Solsona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343237v1</w:t>
+                <w:t xml:space="preserve">hal-02801557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing &amp;lt;em&amp;gt;Pinus halepensis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pinus pinea&amp;lt;/em&amp;gt; post fire mortality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling fire behaviour in heterogeneous fuels resulting from bark beetle outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn H. Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad M. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël D. Mcmillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medpine V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Solsona, Spain</w:t>
+              <w:t xml:space="preserve">7. International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801557v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de l'utilisation du T-LiDAR pour l'évaluation du combustible en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12819,77 +12819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de l'utilisation du T-LiDAR pour l'évaluation du combustible en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12914,90 +12914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un feu de forêt sur l'environnement physique d'un bâtiment avec FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nternational Conference on Forest Fire Risk Modelling and Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13022,77 +13022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and ecology of fire: towards an integrated view of the fire issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Charles Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13130,90 +13130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand characteristics and canopy fuel load after thinning in Aleppo pine stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13251,64 +13251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des forêts contre l’incendie et conservation des espaces naturels remarquables. Apports de la recherche et des réseaux de praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Gestionnaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13333,51 +13333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUEL MANAGER: a vegetation assessment and manipulation software for wildfire modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13583,51 +13583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slope effect on fire rate of spread as influenced by wind force and fire width : a numerical study using FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13704,51 +13704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13799,51 +13799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of fuel-break structure on wind-flows and fire propagation simulated with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13907,51 +13907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fuel-break structure on fire behaviour simulated with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14011,51 +14011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior simulated with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14119,51 +14119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de l'hétérogénéité de la végétation sur la propagation du feu avec le modèle HIGRAD/FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14240,64 +14240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinus halepensis Mill. architectural analysis for fuel modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Medpine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bari, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14447,197 +14447,197 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Winterkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14655,415 +14655,415 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Scarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of postfire mortality of Pinus laricio and Pinus pinaster. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medpine 3, 3. Conservation regeneration and restoration of mediterranean pines and their ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bari, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15101,64 +15101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinus halepensis architectural analysis for fuel modelling. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medpine 3, 3. Conservation regeneration and restoration of mediterranean pines and their ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bari, Italy. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15254,51 +15254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15522,77 +15522,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15660,103 +15660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
@@ -15792,936 +15792,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787811v1</w:t>
+                <w:t xml:space="preserve">hal-02786458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind measurement accuracy in fire experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786458v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire effects on the physical environment in the WUI using FIRETEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FIRETEC evaluation against the FireFlux experiment: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Clements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_83⟩</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799939v1</w:t>
+                <w:t xml:space="preserve">hal-02798165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating crown fire rate of spread from physics based simulations to field data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fire effects on the physical environment in the WUI using FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336822v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of 3D aspects of fire/atmosphere interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Canfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sauer</w:t>
+                <w:t xml:space="preserve">Marc Finney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Forthofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2014, 978-989-26-0884-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRETEC evaluation against the FireFlux experiment: preliminary results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating crown fire rate of spread from physics based simulations to field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad M Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798165v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammabilité et comportement au feu</w:t>
               </w:r>
@@ -16733,51 +16733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pin d'Alep en France : 17 fiches pour connaître et gérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16847,77 +16847,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuelManager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16987,411 +16987,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian spatiotemporal modelling of wildfire occurrences and sizes for projections under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Legrand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084123v1</w:t>
+                <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian spatiotemporal modelling of wildfire occurrences and sizes for projections under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191656v1</w:t>
+                <w:t xml:space="preserve">hal-04084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes Guillemot</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04144911v1</w:t>
+                <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimators and Confidence Intervals for Plant Area Density at Voxel Scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17465,319 +17465,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation de la donnée LiDAR HD : Classification de la structure 3D du combustible et intégration à la cartographie INRAE-ONF des interfaces habitat-forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Revertegat</w:t>
+                <w:t xml:space="preserve">Didier Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rigolot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Toutchkov</w:t>
+                <w:t xml:space="preserve">Fabien Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475653v1</w:t>
+                <w:t xml:space="preserve">hal-05244155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la donnée LiDAR HD : Classification de la structure 3D du combustible et intégration à la cartographie INRAE-ONF des interfaces habitat-forêt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+                <w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Revertegat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Besombes</w:t>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guerra</w:t>
+                <w:t xml:space="preserve">Marion Toutchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244155v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloting early-warning indicators of Extreme wildfire events incorporating fire-weather and vegetation conditions. FIRE-RES deliverable 1.6 IA 1.3 Brief.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17812,103 +17812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Toutchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17930,103 +17930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêt au 21ème siècle : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18052,103 +18052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêts en zone méditerranéenne française au 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18183,90 +18183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STANDFIRE: An IFT-DSS Module for Spatially Explicit, 3D Fuel Treatment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Joint Science Fire Program. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18305,51 +18305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18453,51 +18453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18526,271 +18526,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
+                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
+                <w:t xml:space="preserve">Claude Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824136v1</w:t>
+                <w:t xml:space="preserve">hal-02817293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
+                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Moro</w:t>
+                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817293v1</w:t>
+                <w:t xml:space="preserve">hal-02824136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel description: first results. Deliverable D.3.4-3 of the Integrated project “Fire Paradox”</w:t>
               </w:r>
@@ -18911,51 +18911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19020,51 +19020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to account for the heterogeneity of vegetation in fire behaviour and effects modelling. Fire Paradox D2.2-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19131,51 +19131,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de la propagation des feux de forêts : effets des caractéristiques physiques du combustible et de son hétérogénéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de la Méditerranée (Aix Marseille 2), 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19371,51 +19371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Kutchartt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gonz&#225;lez-Olabarria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Trasobares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Aquilu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2429376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tho Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Atchley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jonko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Hoffman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Hyman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF20096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Hoffman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Sieg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00857-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn H. Sieg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Hoffman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l D. Mcmillin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4996/fireecology.130300123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land6020043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0500-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jolly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Winterkamp" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Wells" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343237v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826454v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336822v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Hoffman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357510.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_17" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244155v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guerra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822854v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Abdelmoula" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110588" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Kutchartt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gonz&#225;lez-Olabarria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Trasobares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Aquilu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2429376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tho Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Atchley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jonko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Hoffman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Hyman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF20096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Hoffman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Sieg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00857-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn H. Sieg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Hoffman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l D. Mcmillin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4996/fireecology.130300123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land6020043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0500-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jolly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Winterkamp" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344428v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Wells" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343237v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826454v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336822v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Hoffman" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357510.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_17" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guerra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822854v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Abdelmoula" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>