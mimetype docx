--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved fire severity prediction using pre-fire remote sensing and meteorological time series: Application to the French Mediterranean area</w:t>
+                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Penot</w:t>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 371, pp.110588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110588⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167337v1</w:t>
+                <w:t xml:space="preserve">hal-04819321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+                <w:t xml:space="preserve">Improved fire severity prediction using pre-fire remote sensing and meteorological time series: Application to the French Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Barbero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
+              <w:t xml:space="preserve">, 2025, 371, pp.110588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819321v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the potential of Airborne LiDAR for direct assessment of fuel bulk density and load distributions for wildfire hazard mapping</w:t>
               </w:r>
@@ -772,77 +772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1291,90 +1291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1425,77 +1425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,77 +1706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Warming Reshapes European Pyroregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felipe Galizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1827,103 +1827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.4-14. </w:t>
@@ -1974,77 +1974,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal wildfire modeling through point processes with moderate and extreme marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 279, pp.113115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harm M. Bartholomeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2323,1100 +2323,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bioeconomic Projection of Climate‐Induced Wildfire Risk in the Forest Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-5593-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.e2021EF002433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EF002433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745100v1</w:t>
+                <w:t xml:space="preserve">hal-03655411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bioeconomic Projection of Climate‐Induced Wildfire Risk in the Forest Sector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+                <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruffault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.e2021EF002433. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (14), pp.5593-5626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021EF002433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-5593-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655411v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of voxel-based estimations of leaf area density with terrestrial LiDAR to vegetation structure and sampling limitations: A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.112354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395958v1</w:t>
+                <w:t xml:space="preserve">hal-03353461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of fuel spatial distribution on wildland fire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Atchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Jonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey D. Hyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF20096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269429v1</w:t>
+                <w:t xml:space="preserve">hal-03475373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of voxel-based estimations of leaf area density with terrestrial LiDAR to vegetation structure and sampling limitations: A simulation experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112354⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353461v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fuel spatial distribution on wildland fire behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey D. Hyman</w:t>
+                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.179. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF20096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475373v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">John T Abatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529294v1</w:t>
+                <w:t xml:space="preserve">hal-03172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.233-244. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03172850v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160 (3), pp.479-493. </w:t>
@@ -3454,77 +3484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Gradient Forcing Methods for Large-Eddy Simulations of Flows in the Lower Atmospheric Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,1466 +3608,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166425v1</w:t>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245, pp.111836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Simioni</w:t>
+                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937698v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Cruz and Alexander: Comments on “Evaluating Crown Fire Rate of Spread Predictions from Physics-Based Models”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt du débroussaillement pour la sécurité des constructions et des personnels de secours Evaluation par un modèle de simulation d'incendie De quoi s'agit-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Hoffman</w:t>
+                <w:t xml:space="preserve">Yvon Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. R. Linn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Canfield</w:t>
+                <w:t xml:space="preserve">Benoît Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625005v1</w:t>
+                <w:t xml:space="preserve">hal-02879020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du débroussaillement pour la sécurité des constructions et des personnels de secours Evaluation par un modèle de simulation d'incendie De quoi s'agit-il ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Duché</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.254 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF18056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879020v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accounting for Wood, Foliage Properties, and Laser Effective Footprint in Estimations of Leaf Area Density from Multiview-LiDAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF18056⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (13), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11131580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620553v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Wood, Foliage Properties, and Laser Effective Footprint in Estimations of Leaf Area Density from Multiview-LiDAR Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Why is the effect of live fuel moisture content on fire rate of spread underestimated in field experiments in shrublands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Soma</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11131580⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.127 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF18091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628129v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the effect of live fuel moisture content on fire rate of spread underestimated in field experiments in shrublands?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Reply to Cruz and Alexander: Comments on “Evaluating Crown Fire Rate of Spread Predictions from Physics-Based Models”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ruffault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (2), pp.127 - 137. </w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF18091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10694-019-00857-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629191v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620069v1</w:t>
+                <w:t xml:space="preserve">hal-02082432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02082432v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,347 +5091,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837398v1</w:t>
+                <w:t xml:space="preserve">hal-02621175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621175v1</w:t>
+                <w:t xml:space="preserve">hal-01837398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (2), pp.57. </w:t>
@@ -5486,51 +5486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced measurements of leaf area density with T-LiDAR: evaluating and calibrating the effects of vegetation heterogeneity and scanner properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,103 +5724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">correction to &amp;quot;Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996 (vol 75, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), </w:t>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l’on plantait plus de vignes et d’oliviers pour limiter la propagation des incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn H. Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representativeness of wind measurements in fire experiments: Lessons learned from large-eddy simulations in a homogeneous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,77 +6217,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Aggregated Fuel Spatial Pattern Impacts on Fire Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6338,77 +6338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fuels and fire effects in 3D: Model description and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,291 +6466,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+                <w:t xml:space="preserve">Evaluating crown fire rate of spread predictions from physics-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8010064⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.221-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-015-0500-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342380v1</w:t>
+                <w:t xml:space="preserve">hal-01283080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating crown fire rate of spread predictions from physics-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. M. Hoffman</w:t>
+                <w:t xml:space="preserve">Correction : Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ziegler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (1), pp.221-237. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-015-0500-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs8010064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283080v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les risques en forêt : le cas de l'incendie et de ses interactions avec la sécheresse et les pullulations d'insectes</w:t>
               </w:r>
@@ -6762,77 +6762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.29-50. </w:t>
@@ -6870,103 +6870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.7995-8018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7013,51 +7013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la récurrence des incendies sur le comportement du feu dans des suberaies (Quercus suber L.) et maquis méditerranéens sur les cinquante dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,51 +7134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du passage d’un feu dans un peuplement arboré : synthèse des connaissances et applications pour le gestionnaire forestier méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,90 +7392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du passage d’un feu dans un peuplement arboré : synthèse des connaissances et applications pour le gestionnaire forestier méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7526,51 +7526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7634,77 +7634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled slope and wind effects on fire spread with influences of fire size: a numerical study using FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (7), pp.828 - 842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating field wind data into FIRETEC simulations of the International Crown Fire Modeling Experiment (ICFME): preliminary lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,51 +7885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a fire propagation model to assess the efficiency of prescribed burning in reducing the fire hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,77 +8019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring three-dimensional coupled fire-atmosphere interactions downwind of wind-driven surface fires and their influence on backfires using the HIGRAD-FIRETEC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8140,51 +8140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fuel Manager : un logiciel de représentation et de gestion du combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,51 +8192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos DFCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
@@ -8317,51 +8317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Koetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (7), pp.1403-1415. </w:t>
@@ -8412,51 +8412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du feu: une technologie puissante pour la simulation et la prédiction de la propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8507,51 +8507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8589,51 +8589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of FIRETEC wind-ﬂows over a canopy and a fuel-break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vegetation heterogeneity on radiative transfer in forest fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8836,64 +8836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du régime de feu aux différents impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8918,77 +8918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du régime de feu aux différents impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9039,51 +9039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9115,573 +9115,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Scarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655241v1</w:t>
+                <w:t xml:space="preserve">hal-02654817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morvan</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654817v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Winterkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654939v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S94. </w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657872v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9699,90 +9699,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Action 1.3 : Piloting early-warning indicators of extreme wildfire events incorporating fire-weather and vegetation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9820,64 +9820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE COMPORTEMENT DU FEU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet REDURISK - De la recommendation scientifique à l'appropriation par les citoyens : la réduction du risque lié aux incendies de forêt sur un territoire sensible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Méditerraneén en Sciences de l'Information et de la Communication (IMSIC), Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9902,77 +9902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à vivre avec le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAYSAGES MÉDITERRANÉENS SOUS INFLUENCES COMPRENDRE • S'ADAPTER • MODELER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9997,77 +9997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10122,103 +10122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
@@ -10260,51 +10260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10355,103 +10355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10476,77 +10476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10606,77 +10606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10757,51 +10757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10865,90 +10865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
@@ -10990,90 +10990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on forest fires : INRA contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSTAFOR Forest fire workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Jul 2017, Aix-en-Provence, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11098,103 +11098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving capabilities in fuel treatment analysis with STANDFIRE and FuelManager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion CAQSIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Mar 2017, Bordeaux, France</w:t>
@@ -11249,64 +11249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des changements climatiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11344,90 +11344,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking FVS to 3D Fire Models: introduction to STANDFIRE, a platform for stand-scale fuel treatment analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Forest Vegetation Simulator (FVS) e-Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States Department of Agriculture - US Forest Service (USDA - US Forest Service). USA., Feb 2017, Washington, United States</w:t>
@@ -11450,1092 +11450,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Soma</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794505v1</w:t>
+                <w:t xml:space="preserve">hal-01342370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploratory analysis of interactions of patchy/clumpy fuel configurations on fire behavior with a physics-based fire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jean</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Winterkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Wildland Fire. USA., Apr 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792974v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
+              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342370v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory analysis of interactions of patchy/clumpy fuel configurations on fire behavior with a physics-based fire model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sauer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judy Winterkamp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association of Wildland Fire. USA., Apr 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343634v1</w:t>
+                <w:t xml:space="preserve">hal-02794505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STANDFIRE : A collaborative research fuel and fire modeling platform in support of fuel management efforts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Russell Parsons</w:t>
+                <w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah L. Wells</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matt Jolly</w:t>
+                <w:t xml:space="preserve">Frederic Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Wildland Fire Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pyeongchang, Gangwon-do, France</w:t>
+              <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344428v1</w:t>
+                <w:t xml:space="preserve">hal-01837333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Evaluer les risques, la vulnérabilité, les impacts et favoriser l'adaptation : cas des risques physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+                <w:t xml:space="preserve">Frédéric Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837333v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les risques, la vulnérabilité, les impacts et favoriser l'adaptation : cas des risques physiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">STANDFIRE : A collaborative research fuel and fire modeling platform in support of fuel management efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Gardiner</w:t>
+                <w:t xml:space="preserve">Deborah L. Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">6. International Wildland Fire Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pyeongchang, Gangwon-do, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535371v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing &amp;lt;em&amp;gt;Pinus halepensis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pinus pinea&amp;lt;/em&amp;gt; post fire mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medpine V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Solsona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12573,90 +12573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fire behaviour in heterogeneous fuels resulting from bark beetle outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn H. Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël D. Mcmillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Coimbra, Portugal</w:t>
@@ -12685,103 +12685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de l'utilisation du T-LiDAR pour l'évaluation du combustible en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12819,77 +12819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de l'utilisation du T-LiDAR pour l'évaluation du combustible en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12914,90 +12914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un feu de forêt sur l'environnement physique d'un bâtiment avec FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nternational Conference on Forest Fire Risk Modelling and Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13022,77 +13022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and ecology of fire: towards an integrated view of the fire issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Charles Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13130,90 +13130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand characteristics and canopy fuel load after thinning in Aleppo pine stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13251,64 +13251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des forêts contre l’incendie et conservation des espaces naturels remarquables. Apports de la recherche et des réseaux de praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Gestionnaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13333,51 +13333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUEL MANAGER: a vegetation assessment and manipulation software for wildfire modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13583,51 +13583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slope effect on fire rate of spread as influenced by wind force and fire width : a numerical study using FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13704,51 +13704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13799,51 +13799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of fuel-break structure on wind-flows and fire propagation simulated with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13907,51 +13907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fuel-break structure on fire behaviour simulated with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14011,51 +14011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior simulated with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14119,51 +14119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de l'hétérogénéité de la végétation sur la propagation du feu avec le modèle HIGRAD/FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14240,64 +14240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinus halepensis Mill. architectural analysis for fuel modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Medpine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bari, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14374,51 +14374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Méradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
@@ -14447,197 +14447,197 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Winterkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14655,415 +14655,415 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Scarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of postfire mortality of Pinus laricio and Pinus pinaster. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medpine 3, 3. Conservation regeneration and restoration of mediterranean pines and their ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bari, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15101,64 +15101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinus halepensis architectural analysis for fuel modelling. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medpine 3, 3. Conservation regeneration and restoration of mediterranean pines and their ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bari, Italy. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15254,51 +15254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15522,77 +15522,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15660,103 +15660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
@@ -15792,936 +15792,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786458v1</w:t>
+                <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind measurement accuracy in fire experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02787811v1</w:t>
+                <w:t xml:space="preserve">hal-02786458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRETEC evaluation against the FireFlux experiment: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire effects on the physical environment in the WUI using FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Craig Clements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798165v1</w:t>
+                <w:t xml:space="preserve">hal-02799939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire effects on the physical environment in the WUI using FIRETEC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations of 3D aspects of fire/atmosphere interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Finney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Forthofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_83⟩</w:t>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2014, 978-989-26-0884-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799939v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of 3D aspects of fire/atmosphere interactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating crown fire rate of spread from physics based simulations to field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Finney</w:t>
+                <w:t xml:space="preserve">Chad M Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Forthofer</w:t>
+                <w:t xml:space="preserve">William Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2014, 978-989-26-0884-6. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_41⟩</w:t>
+                <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797894v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating crown fire rate of spread from physics based simulations to field data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodman R Linn</w:t>
+                <w:t xml:space="preserve">FIRETEC evaluation against the FireFlux experiment: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mell</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craig Clements</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336822v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammabilité et comportement au feu</w:t>
               </w:r>
@@ -16733,51 +16733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pin d'Alep en France : 17 fiches pour connaître et gérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16847,77 +16847,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuelManager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16987,411 +16987,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian spatiotemporal modelling of wildfire occurrences and sizes for projections under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes Guillemot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144911v1</w:t>
+                <w:t xml:space="preserve">hal-04084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian spatiotemporal modelling of wildfire occurrences and sizes for projections under climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084123v1</w:t>
+                <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04191656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimators and Confidence Intervals for Plant Area Density at Voxel Scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17465,319 +17465,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la donnée LiDAR HD : Classification de la structure 3D du combustible et intégration à la cartographie INRAE-ONF des interfaces habitat-forêt</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Besombes</w:t>
+                <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guerra</w:t>
+                <w:t xml:space="preserve">Éric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Toutchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244155v1</w:t>
+                <w:t xml:space="preserve">hal-05475653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation de la donnée LiDAR HD : Classification de la structure 3D du combustible et intégration à la cartographie INRAE-ONF des interfaces habitat-forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rigolot</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05475653v1</w:t>
+                <w:t xml:space="preserve">hal-05244155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloting early-warning indicators of Extreme wildfire events incorporating fire-weather and vegetation conditions. FIRE-RES deliverable 1.6 IA 1.3 Brief.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17812,103 +17812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Revertegat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Toutchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17930,103 +17930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêt au 21ème siècle : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18052,103 +18052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêts en zone méditerranéenne française au 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18183,90 +18183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STANDFIRE: An IFT-DSS Module for Spatially Explicit, 3D Fuel Treatment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Joint Science Fire Program. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18305,51 +18305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18453,51 +18453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18526,271 +18526,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
+                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Moro</w:t>
+                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817293v1</w:t>
+                <w:t xml:space="preserve">hal-02824136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
+                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
+                <w:t xml:space="preserve">Claude Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824136v1</w:t>
+                <w:t xml:space="preserve">hal-02817293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel description: first results. Deliverable D.3.4-3 of the Integrated project “Fire Paradox”</w:t>
               </w:r>
@@ -18911,51 +18911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19020,51 +19020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to account for the heterogeneity of vegetation in fire behaviour and effects modelling. Fire Paradox D2.2-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19131,51 +19131,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de la propagation des feux de forêts : effets des caractéristiques physiques du combustible et de son hétérogénéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de la Méditerranée (Aix Marseille 2), 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19371,51 +19371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110588" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Kutchartt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gonz&#225;lez-Olabarria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Trasobares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Aquilu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2429376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tho Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Atchley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jonko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Hoffman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Hyman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF20096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Hoffman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Sieg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00857-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn H. Sieg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Hoffman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l D. Mcmillin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4996/fireecology.130300123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land6020043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0500-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jolly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Winterkamp" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344428v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Wells" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343237v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826454v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336822v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Hoffman" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357510.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_17" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guerra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822854v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Abdelmoula" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Kutchartt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gonz&#225;lez-Olabarria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Trasobares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Aquilu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2429376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tho Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Atchley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jonko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Hoffman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Hyman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF20096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Hoffman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Sieg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00857-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn H. Sieg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Hoffman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l D. Mcmillin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4996/fireecology.130300123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land6020043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0500-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jolly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Winterkamp" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Wells" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343237v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826454v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336822v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Hoffman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357510.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_17" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244155v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guerra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674989v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822854v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Abdelmoula" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>