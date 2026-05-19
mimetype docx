--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -324,2311 +324,2340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic colourings of graphs with obstructions</w:t>
+                <w:t xml:space="preserve">Surfaces have (asymptotic) dimension 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chuet</w:t>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Groenland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245454v1</w:t>
+                <w:t xml:space="preserve">hal-02893350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces have (asymptotic) dimension 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph structure via local occupancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross J Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02893350v1</w:t>
+                <w:t xml:space="preserve">hal-02529403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph structure via local occupancy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distance colouring without one cycle length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross J. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...138 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Acyclic Number and Maximum Dichromatic Number of Oriented Triangle-Free Graphs of a Given Order</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Havet</w:t>
+                <w:t xml:space="preserve">New Bounds for Proper h‐Conflict‐Free Colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjiao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiancheng Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/12862⟩</w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 68 (2), pp.e70054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rsa.70054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470628v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bounds for Odd Colourings of Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiancheng Ouyang</w:t>
+                <w:t xml:space="preserve">Minimum Acyclic Number and Maximum Dichromatic Number of Oriented Triangle-Free Graphs of a Given Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31 (4), pp.P4.57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/12110⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.P4.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/12862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246159v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Dimension of Minor-Closed Families and Assouad-Nagata Dimension of Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Bounds for Odd Colourings of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjiao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiancheng Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/JEMS/1341⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.P4.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/12110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042934v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithmic framework for colouring locally sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diletter and triletter comma-free codes over finite alphabets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymptotic Dimension of Minor-Closed Families and Assouad-Nagata Dimension of Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Groenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Hung Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.3739-3791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/1341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376793v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong chromatic index and Hadwiger number</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ross J. Kang</w:t>
+                <w:t xml:space="preserve">Diletter and triletter comma-free codes over finite alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Strüngmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.233--270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245487v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional chromatic number, maximum degree and girth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong chromatic index and Hadwiger number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Cames van Batenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Joannis de Verclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross J. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1382283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (3), pp.435-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096426v4</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing and Covering Balls in Graphs Excluding a Minor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractional chromatic number, maximum degree and girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00493-020-4423-3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.2815-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1382283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281264v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096426v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupancy fraction, fractional colouring, and triangle fraction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Packing and Covering Balls in Graphs Excluding a Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Cames van Batenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22671⟩</w:t>
+              <w:t xml:space="preserve">Combinatorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.299-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00493-020-4423-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245505v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on the Petersen colouring conjecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupancy fraction, fractional colouring, and triangle fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Joannis de Verclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross J. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riste Škrekovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/8515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (4), pp.557-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133840v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloring triangle‐free graphs with local list sizes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations on the Petersen colouring conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riste Škrekovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rsa.20945⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/8515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245511v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong cliques and forbidden cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Coloring triangle‐free graphs with local list sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Joannis de Verclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indag.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.730-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rsa.20945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245515v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between $k$-circularity and circularity of codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian J Michel</w:t>
+                <w:t xml:space="preserve">Strong cliques and forbidden cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Cames van Batenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-020-00770-7⟩</w:t>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.64-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indag.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466859v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipartite Induced Density in Triangle-Free Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ross Kang</w:t>
+                <w:t xml:space="preserve">The relation between $k$-circularity and circularity of codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Starman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/8650⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-020-00770-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245522v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed circular codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Michel</w:t>
+                <w:t xml:space="preserve">Bipartite Induced Density in Triangle-Free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Cames van Batenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Joannis de Verclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lutz Strüngmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2019.108231⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/8650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188407v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Colouring Without One Cycle Length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Kang</w:t>
+                <w:t xml:space="preserve">Mixed circular codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Strüngmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0963548318000068⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317, pp.108231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2019.108231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007208v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distance Colouring Without One Cycle Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.794-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0963548318000068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coloring Powers and Girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross J Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2798,64 +2827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed algorithms for fractional coloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Joannis de Verclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3212,51 +3241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60BBDBBC"/>
+    <w:nsid w:val="FE39D13E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3443,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-pirot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1392-9623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241990491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pirot_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123158125057314931207" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groenland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Davies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J Kang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Kang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05470628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schabanel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjiao Dai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Ouyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hung Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1341" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548191v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Kang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376793v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fimmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Str&#252;ngmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Cames van Batenburg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Joannis de Verclos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22788" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096426v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4423-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133840v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20945" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466859v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Starman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00770-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188407v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2019.108231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15m1035422" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564246.3585242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79527-6_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39479-0_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02461448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-pirot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1392-9623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241990491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pirot_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/123158125057314931207" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groenland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Davies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J Kang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Kang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjiao Dai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Ouyang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.70054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05470628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schabanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12862" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548191v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Kang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hung Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376793v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fimmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Str&#252;ngmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Cames van Batenburg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Joannis de Verclos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22788" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096426v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4423-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133840v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20945" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466859v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Starman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00770-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188407v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2019.108231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15m1035422" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564246.3585242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79527-6_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39479-0_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02461448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>