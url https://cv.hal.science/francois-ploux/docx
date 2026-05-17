--- v0 (2026-03-05)
+++ v1 (2026-05-17)
@@ -1946,234 +1946,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disputes au village quercynois. Querelles locales et histoire nationale à l’aube de la Troisième République</w:t>
+                <w:t xml:space="preserve">Violence et reproduction domestique dans les campagnes du Haut-Quercy au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaire et sensibilités au XIXe siècle. Études pour Alain Corbin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Créaphis, pp. 11-22, 2005, 9782913610617</w:t>
+              <w:t xml:space="preserve">Les violences rurales au quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Boutique de l’Histoire, pp. 137-152, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975553v1</w:t>
+                <w:t xml:space="preserve">hal-04975737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence et reproduction domestique dans les campagnes du Haut-Quercy au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Insultes au village (Haut-Quercy, XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les violences rurales au quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Boutique de l’Histoire, pp. 137-152, 2005</w:t>
+              <w:t xml:space="preserve">L’Insulte (en) politique. Europe et Amérique latine du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp. 41-51, 2005, 2-915552-24-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975737v1</w:t>
+                <w:t xml:space="preserve">hal-04975469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insultes au village (Haut-Quercy, XIXe siècle)</w:t>
+                <w:t xml:space="preserve">Disputes au village quercynois. Querelles locales et histoire nationale à l’aube de la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Insulte (en) politique. Europe et Amérique latine du XIXe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp. 41-51, 2005, 2-915552-24-X</w:t>
+              <w:t xml:space="preserve">Imaginaire et sensibilités au XIXe siècle. Études pour Alain Corbin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Créaphis, pp. 11-22, 2005, 9782913610617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975469v1</w:t>
+                <w:t xml:space="preserve">hal-04975553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme ou stratégies ? Deux approches de la pluriactivité dans les sociétés littorales</w:t>
               </w:r>
@@ -2401,165 +2401,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumeurs et expériences collectives de la discontinuité temporelle (1814-1815)</w:t>
+                <w:t xml:space="preserve">Le clergé paroissial et la coutume paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d’histoire du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (2), pp.19-33</w:t>
+              <w:t xml:space="preserve">Port Acadie : revue interdisciplinaire en études acadiennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24-26, pp. 71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967542v1</w:t>
+                <w:t xml:space="preserve">hal-04956525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le clergé paroissial et la coutume paysanne</w:t>
+                <w:t xml:space="preserve">Rumeurs et expériences collectives de la discontinuité temporelle (1814-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Port Acadie : revue interdisciplinaire en études acadiennes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24-26, pp. 71-82</w:t>
+              <w:t xml:space="preserve"> Revue d’histoire du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956525v1</w:t>
+                <w:t xml:space="preserve">hal-04967542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bulletin paroissial au service de l’esprit local</w:t>
               </w:r>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ploux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/francois-ploux-bruit-public/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean /9782753534964/citoyennete-republique-et-democratie-en-France" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Offerl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/paroles-d-en-haut-rumeur-et-appropriation-du-politique-dans-la-france-du-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-de-lhistorien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00920817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr/ouvrage/francois-cadic-un-collecteur-vannetais-recteur-des-bretons-de-paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.641.0032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdm.013.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.001.0303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ploux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/francois-ploux-bruit-public/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean /9782753534964/citoyennete-republique-et-democratie-en-France" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Offerl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/paroles-d-en-haut-rumeur-et-appropriation-du-politique-dans-la-france-du-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-de-lhistorien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00920817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr/ouvrage/francois-cadic-un-collecteur-vannetais-recteur-des-bretons-de-paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.641.0032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdm.013.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.001.0303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>