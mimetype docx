--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Trân</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.2233-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAFFC.2025.3557465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3254,295 +3254,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From data to text in the neonatal intensive care unit: Using NLG technology for decision support and information management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic generation of textual summaries from neonatal intensive care data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Mahamood</w:t>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (3), pp.153-186. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (7-8), pp.789-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/aic-2009-0453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953706v1</w:t>
+                <w:t xml:space="preserve">hal-00953707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of textual summaries from neonatal intensive care data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From data to text in the neonatal intensive care unit: Using NLG technology for decision support and information management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
+                <w:t xml:space="preserve">Saad Mahamood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 173 (7-8), pp.789-816. </w:t>
+              <w:t xml:space="preserve">AI Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.153-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/aic-2009-0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953707v1</w:t>
+                <w:t xml:space="preserve">hal-00953706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P wave detector with PP rhythm tracking: Evaluation in different arrhythmia contexts</w:t>
               </w:r>
@@ -3965,541 +3965,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
+                <w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Méloux</w:t>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu Maniu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Peyrard</w:t>
+                <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Norrköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226236v1</w:t>
+                <w:t xml:space="preserve">hal-05487994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'entraînement de modèles de reconnaissance automatique de la parole auto-supervisés équitables sans étiquettes démographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinyue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Yagmur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziri Terkmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.780-790</w:t>
+              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330624v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Zrigui</w:t>
+                <w:t xml:space="preserve">Can GPT models Follow Human Summarization Guidelines? A Study for Targeted Communication Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2S2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Norrköping, Sweden</w:t>
+              <w:t xml:space="preserve">The 18th International Natural Language Generation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.249-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487994v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l'entraînement de modèles de reconnaissance automatique de la parole auto-supervisés équitables sans étiquettes démographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziri Terkmani</w:t>
+                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Online, United States</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.780-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358001v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can GPT models Follow Human Summarization Guidelines? A Study for Targeted Communication Goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Méloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ringeval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Natural Language Generation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.249-273</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375348v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
               </w:r>
@@ -4712,493 +4712,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRACAS: a FRench Annotated Corpus of Attribution relations in newS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Richard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7417-7428</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534046v2</w:t>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+                <w:t xml:space="preserve">hal-04623079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623079v1</w:t>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FRACAS: a FRench Annotated Corpus of Attribution relations in newS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ange Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7417-7428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+                <w:t xml:space="preserve">hal-04534046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSentScore: Evaluating Sentiment Polarity in Dialogue Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5361,64 +5361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Evaluation Methods of Generated Medical Textual Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5707,64 +5707,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de caractéristiques linguistiques et acoustiques pour la génération automatique de rapports de séances de remédiation cognitive avec un assistant virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5796,4465 +5796,4465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Low-Cost End-to-End Spoken Language Understanding</w:t>
+                <w:t xml:space="preserve">Federated Learning and catastrophic forgetting in pervasive computing: demonstration in HAR domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Naguib</w:t>
+                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10702⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events (PerCom Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.310-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872546v1</w:t>
+                <w:t xml:space="preserve">hal-03727275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spoken Drug Prescription Dataset in French for Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+                <w:t xml:space="preserve">Federated Continual Learning through distillation in pervasive computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">SMARTCOMP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.86 -- 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727237v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning and catastrophic forgetting in pervasive computing: demonstration in HAR domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+                <w:t xml:space="preserve">Federated Self-Supervised Learning in Heterogeneous Settings: Limits of a Baseline Approach on HAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rombourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events (PerCom Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.310-315, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767246⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Pisa, France. pp.557-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727275v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Self-Supervised Learning in Heterogeneous Settings: Limits of a Baseline Approach on HAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rombourg</w:t>
+                <w:t xml:space="preserve">Multi-corpus Affect Recognition with Emotion Embeddings and Self-Supervised Representations of Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Alisamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events (PerCom Workshops)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767369⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Affective Computing and Intelligent Interaction (ACII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nara, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII55700.2022.9953840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727244v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Continual Learning through distillation in pervasive computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+                <w:t xml:space="preserve">Typologie de la parole spontanée à des fins d'analyse linguistique et de développement de systèmes de reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTCOMP2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole – JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727252v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-corpus Affect Recognition with Emotion Embeddings and Self-Supervised Representations of Speech</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi3Generation: Multitask, Multilingual, Multimodal Language Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gc de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehul Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Affective Computing and Intelligent Interaction (ACII 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930191v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie de la parole spontanée à des fins d'analyse linguistique et de développement de systèmes de reconnaissance automatique de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Effectiveness of French Language Models on Abstractive Dialogue Summarization Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole – JEP 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713384v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi3Generation: Multitask, Multilingual, Multimodal Language Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Lloret</w:t>
+                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726447v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of French Language Models on Abstractive Dialogue Summarization Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+                <w:t xml:space="preserve">Vers la compréhension automatique de la parole bout-en-bout à moindre effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727214v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Low-Cost End-to-End Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2728-2732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707064v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension automatique de la parole bout-en-bout à moindre effort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Naguib</w:t>
+                <w:t xml:space="preserve">A Spoken Drug Prescription Dataset in French for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669107v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distillation-based approach integrating continual learning and federated learning for pervasive services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+                <w:t xml:space="preserve">Evaluating Federated Learning for human activity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Continual and Multimodal Learning for Internet of Things -- Co-located with IJCAI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop AI for Internet of Things, in conjunction with IJCAI-PRICAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332046v1</w:t>
+                <w:t xml:space="preserve">hal-03102880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Federated Learning for human activity recognition</w:t>
+                <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop AI for Internet of Things, in conjunction with IJCAI-PRICAI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102880v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Neural Medication Extraction: A Comparison of Recent Models in Supervised and Semi-supervised Learning Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICHI 2021 : IEEE International Conference on Healthcare Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507681v1</w:t>
+                <w:t xml:space="preserve">hal-03252576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sannara Ek</w:t>
+                <w:t xml:space="preserve">A distillation-based approach integrating continual learning and federated learning for pervasive services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Continual and Multimodal Learning for Internet of Things -- Co-located with IJCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207411v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Medication Extraction: A Comparison of Recent Models in Supervised and Semi-supervised Learning Settings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHI 2021 : IEEE International Conference on Healthcare Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252576v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken Medical Prescription Acquisition Through a Dialogue System on Smartphone: Perspective of a Healthcare Software Company</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+                <w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 Industry Track Language Resources and Evaluation Conference 11–16 May 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996728v1</w:t>
+                <w:t xml:space="preserve">hal-02895652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raheel Qader</w:t>
+                <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Event Mexico, France. pp.638-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410530.3414321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895652v1</w:t>
+                <w:t xml:space="preserve">hal-02941944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sannara Ek</w:t>
+                <w:t xml:space="preserve">Towards Automatic Captioning of University Lectures for French Students who are Deaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athènes, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3418010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3410530.3414321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02941944v1</w:t>
+                <w:t xml:space="preserve">hal-02896681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatic Captioning of University Lectures for French Students who are Deaf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Fabre</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mirisaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3373625.3418010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02896681v1</w:t>
+                <w:t xml:space="preserve">hal-02941935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wouter Baes</w:t>
+                <w:t xml:space="preserve">Corpus generation for voice command in smart home and the effect of speech synthesis on End-to-End SLU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.6395-6404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941935v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus generation for voice command in smart home and the effect of speech synthesis on End-to-End SLU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desot</w:t>
+                <w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanmin Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.6395-6404</w:t>
+              <w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861770v1</w:t>
+                <w:t xml:space="preserve">hal-03082599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanmin Len</w:t>
+                <w:t xml:space="preserve">Spoken Medical Prescription Acquisition Through a Dialogue System on Smartphone: Perspective of a Healthcare Software Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raheel Qader</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">LREC 2020 Industry Track Language Resources and Evaluation Conference 11–16 May 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082599v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spoken Medical Prescription Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+                <w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Speech Technology and Human-Computer Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Timişoara, Romania</w:t>
+              <w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317503v1</w:t>
+                <w:t xml:space="preserve">hal-02372374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Natural Language Understanding Systems from Unaligned Labels for Voice Command in Smart Homes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Mishakova</w:t>
+                <w:t xml:space="preserve">SLU FOR VOICE COMMAND IN SMART HOME: COMPARISON OF PIPELINE AND END-TO-END APPROACHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Workshop on Pervasive Computing and Spoken Dialogue Systems Technology (PerDial 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sentosa, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013174v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372374v1</w:t>
+                <w:t xml:space="preserve">hal-02371384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards End-to-End spoken intent recognition in smart home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desot</w:t>
+                <w:t xml:space="preserve">Automatic Localization of Passive Infra-Red Binary Sensors in Home: from Dense to Scattered Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathavuth Kitbutrawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirozumi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Higashino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpeD 2019 – The 10th Conference on Speech Technology and Human Computer Dialogue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conf on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Fukuoka, Japan. pp.848--853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316743v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raheel Qader</w:t>
+                <w:t xml:space="preserve">Towards End-to-End spoken intent recognition in smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t>
+              <w:t xml:space="preserve">SpeD 2019 – The 10th Conference on Speech Technology and Human Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Timisoara, Romania. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371384v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLU FOR VOICE COMMAND IN SMART HOME: COMPARISON OF PIPELINE AND END-TO-END APPROACHES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desot</w:t>
+                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Sentosa, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464393v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Localization of Passive Infra-Red Binary Sensors in Home: from Dense to Scattered Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Context-Aware Voice-based Interaction in Smart Home -VocADom@A4H Corpus Collection and Empirical Assessment of its Usefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conf on Pervasive Intelligence and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154⟩</w:t>
+              <w:t xml:space="preserve">PICom 2019 - 17th IEEE International Conference on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Fukuoka, Japan. pp.811--818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165530v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+                <w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bonesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009172v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Voice-based Interaction in Smart Home -VocADom@A4H Corpus Collection and Empirical Assessment of its Usefulness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Spoken Medical Prescription Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICom 2019 - 17th IEEE International Conference on Pervasive Intelligence and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Conference on Speech Technology and Human-Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Timişoara, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165532v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Natural Language Understanding Systems from Unaligned Labels for Voice Command in Smart Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Becker</w:t>
+                <w:t xml:space="preserve">Anastasiia Mishakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t>
+              <w:t xml:space="preserve">The 1st International Workshop on Pervasive Computing and Spoken Dialogue Systems Technology (PerDial 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165529v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khoder Jneid</w:t>
+                <w:t xml:space="preserve">Context Feature Learning through Deep Learning for Adaptive Context-Aware Decision Making in the Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Conference on Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE.2018.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950467v1</w:t>
+                <w:t xml:space="preserve">hal-01802747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Feature Learning through Deep Learning for Adaptive Context-Aware Decision Making in the Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenon</w:t>
+                <w:t xml:space="preserve">Dealing with Imbalanced data sets for Human Activity Recognition using Mobile Phone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Intelligent Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Smart Sensing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802747v1</w:t>
+                <w:t xml:space="preserve">hal-01950472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Imbalanced data sets for Human Activity Recognition using Mobile Phone sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ky Trung Nguyen</w:t>
+                <w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Smart Sensing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950472v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a French Smart-Home Voice Command Corpus: Design and NLU Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia. Mishakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Text, Speech and Dialogue TSD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Brno, Czech Republic. pp.509-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00794-2_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830217v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a French Smart-Home Voice Command Corpus: Design and NLU Experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasia. Mishakova</w:t>
+                <w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoder Jneid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Text, Speech and Dialogue TSD 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tilburg, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802758v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération automatique de textes comme support à la compréhension de modèle de tâches en conception : une étude préliminaire</w:t>
               </w:r>
@@ -10465,51 +10465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de billets journalistiques : singularité et normalité d'une sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10541,701 +10541,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Graduality for Referring Expression Generation in Visual Scenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Marín</w:t>
+                <w:t xml:space="preserve">Preliminary Study of Adaptive Decision-Making System for Vocal Command in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sánchez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom. pp.218-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334785v1</w:t>
+                <w:t xml:space="preserve">hal-01345333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of Adaptive Decision-Making System for Vocal Command in Smart Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenon</w:t>
+                <w:t xml:space="preserve">CirdoX: an On/Off-line Multisource Speech and Sound Analysis Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Duclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Intelligent Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom. pp.218-221</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1978-1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345333v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CirdoX: an On/Off-line Multisource Speech and Sound Analysis Software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1978-1985</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323596v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
+                <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.28-36</w:t>
+              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329188v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude préliminaire d'une méthode de prise de décision adaptative pour la commande vocale dans un habitat intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t>
+              <w:t xml:space="preserve">RFIA-RJCIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France. pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323603v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire d'une méthode de prise de décision adaptative pour la commande vocale dans un habitat intelligent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenon</w:t>
+                <w:t xml:space="preserve">The Role of Graduality for Referring Expression Generation in Visual Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA-RJCIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.191--203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326986v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Statistico-Relational Model for Activity Recognition in Smart Home</w:t>
               </w:r>
@@ -11705,51 +11705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11813,51 +11813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11889,817 +11889,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sweet-Home speech and multimodal corpus for home automation interaction</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meillon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4499-4506</w:t>
+              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953006v1</w:t>
+                <w:t xml:space="preserve">hal-01087539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Automatic Recognition of Voice Command in a Multi-Room Smart Home : an Experiment involving Seniors and Users with Visual Impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Task based model for récit generation from sensor data: an early experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.1008-1012</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Computational Models of Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003492v1</w:t>
+                <w:t xml:space="preserve">hal-00998684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">On-line Context Aware Physical Activity Recognition from the Accelerometer and Audio Sensors of Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doruk Cokun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Eindhoven, Netherlands. pp.205-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14112-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087539v1</w:t>
+                <w:t xml:space="preserve">hal-01082580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task based model for récit generation from sensor data: an early experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">RecordMe: A Smartphone Application for Experimental Collections of Large Amount of Data Respecting Volunteer's Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Tassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Computational Models of Narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">UCAmI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Belfast, United Kingdom. pp.345--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998684v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Context Aware Physical Activity Recognition from the Accelerometer and Audio Sensors of Smartphones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doruk Cokun</w:t>
+                <w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082580v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RecordMe: A Smartphone Application for Experimental Collections of Large Amount of Data Respecting Volunteer's Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Blachon</w:t>
+                <w:t xml:space="preserve">The Sweet-Home speech and multimodal corpus for home automation interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAmI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Belfast, United Kingdom. pp.345--348</w:t>
+              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4499-4506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071484v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t>
+                <w:t xml:space="preserve">Multichannel Automatic Recognition of Voice Command in a Multi-Room Smart Home : an Experiment involving Seniors and Users with Visual Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t>
+              <w:t xml:space="preserve">Interspeech 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.1008-1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990201v1</w:t>
+                <w:t xml:space="preserve">hal-01003492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Context Aware Decision from Uncertain Information in a Smart Home: A Markov Logic Network Approach</w:t>
               </w:r>
@@ -12927,51 +12927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13007,152 +13007,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joubert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
+              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953246v1</w:t>
+                <w:t xml:space="preserve">hal-00953243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
               </w:r>
@@ -13257,135 +13240,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953243v1</w:t>
+                <w:t xml:space="preserve">hal-00953246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Recognition of Aged Voices in the AAL Context: Detection of Distress Sentences</w:t>
               </w:r>
@@ -13473,488 +13473,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Markov Logic Network for On-line Activity Recognition from Non-Visual Home Automation Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.177--192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953508v1</w:t>
+                <w:t xml:space="preserve">hal-00953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.657--664</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953509v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Markov Logic Network for On-line Activity Recognition from Non-Visual Home Automation Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Sound environment analysis in smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambient Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.208-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953512v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
+                <w:t xml:space="preserve">Context aware decision system in a smart home : knowledge representation and decision making using uncertain contextual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">The 4th International Workshop on Acquisition, Representation and Reasoning with Contextualized Knowledge (ARCOE-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.52-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656557v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13983,1309 +13983,1309 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound environment analysis in smart home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de l'Université d'été de la E-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Castres-Mazamet, France. pp.19--21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840918v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context aware decision system in a smart home : knowledge representation and decision making using uncertain contextual information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'ordres domotiques en conditions bruitées pour l'assistance à domicile (Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Acquisition, Representation and Reasoning with Contextualized Knowledge (ARCOE-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.52-64</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.31--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953513v1</w:t>
+                <w:t xml:space="preserve">hal-00953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Le Grand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Remus Dugheanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'Université d'été de la E-santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Castres-Mazamet, France. pp.19--21</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953517v1</w:t>
+                <w:t xml:space="preserve">hal-00953510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'ordres domotiques en conditions bruitées pour l'assistance à domicile (Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.31--39</w:t>
+              <w:t xml:space="preserve">EUSIPCO (European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1663-1667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953515v1</w:t>
+                <w:t xml:space="preserve">hal-00953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953510v1</w:t>
+                <w:t xml:space="preserve">hal-00953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aman</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.657--664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953516v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment</w:t>
+                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO (European Signal Processing Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, The, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953511v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If it may have happened before, it happened, but not necessarily before</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">Localisation d'habitant dans un espace perceptif par réseau dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Workshop on Natural Language Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, pp.91-101</w:t>
+              <w:t xml:space="preserve">Représentation et Raisonnement sur le Temps et l'Espace (RTE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959147v1</w:t>
+                <w:t xml:space="preserve">hal-00953559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'habitant dans un espace perceptif par réseau dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">If it may have happened before, it happened, but not necessarily before</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentation et Raisonnement sur le Temps et l'Espace (RTE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">13th European Workshop on Natural Language Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, pp.91-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953559v1</w:t>
+                <w:t xml:space="preserve">hal-00959147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distant Speech Recognition in a Smart Home: Comparison of Several Multisource ASRs in Realistic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t>
+              <w:t xml:space="preserve">Interspeech 2011 Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2273-2276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641850v1</w:t>
+                <w:t xml:space="preserve">hal-00642306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Speech Recognition in a Smart Home: Comparison of Several Multisource ASRs in Realistic Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2011 Florence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2273-2276</w:t>
+              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642306v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Audio and Temporal Multimodal Data by Spreading Activation for Dweller Localisation in a Smart Home</w:t>
               </w:r>
@@ -15360,1465 +15360,1478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Speech Recognition for Home Automation: Preliminary Experimental Results in a Smart Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Location of an Inhabitant for Domotic Assistance Through Fusion of Audio and Non-Visual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SPED 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brasow, Romania. pp.41-50</w:t>
+              <w:t xml:space="preserve">Pervasive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953557v1</w:t>
+                <w:t xml:space="preserve">hal-00953556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of an Inhabitant for Domotic Assistance Through Fusion of Audio and Non-Visual Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">Distant Speech Recognition for Home Automation: Preliminary Experimental Results in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE SPED 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brasow, Romania. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953556v1</w:t>
+                <w:t xml:space="preserve">hal-00953557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual properties and task-based evaluation: Investigating the role of surface properties, structure and content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">A Multimodal Corpus Recorded in a Health Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Natural Language Generation (INLG-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">LREC 2010, The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959184v1</w:t>
+                <w:t xml:space="preserve">hal-00486922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Corpus Recorded in a Health Smart Home</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010, The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.99-105</w:t>
+              <w:t xml:space="preserve">KR4HC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486922v1</w:t>
+                <w:t xml:space="preserve">hal-00959182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation (long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation d'habitant dans un environnement perceptif non visuel par propagation d'activations multisource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR4HC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.155-168</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeau, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959182v1</w:t>
+                <w:t xml:space="preserve">hal-00953567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'habitant dans un environnement perceptif non visuel par propagation d'activations multisource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Logic-based representation, reasoning and machine learning for event recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Artikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Skarlatidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeau, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.282-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953567v1</w:t>
+                <w:t xml:space="preserve">hal-00959183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-based representation, reasoning and machine learning for event recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Paliouras</w:t>
+                <w:t xml:space="preserve">Challenges in the Processing of Audio Channels for Ambient Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasios Skarlatidis</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.282-293</w:t>
+              <w:t xml:space="preserve">IEEE HealthCom 2010 - 12th International Conference on E-health Networking, Application &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lyon, France. pp.330-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959183v1</w:t>
+                <w:t xml:space="preserve">hal-00503243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the Processing of Audio Channels for Ambient Assisted Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Textual properties and task-based evaluation: Investigating the role of surface properties, structure and content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HealthCom 2010 - 12th International Conference on E-health Networking, Application &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lyon, France. pp.330-338</w:t>
+              <w:t xml:space="preserve">6th International Conference on Natural Language Generation (INLG-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503243v1</w:t>
+                <w:t xml:space="preserve">hal-00959184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining useful sensors for automatic recognition of activities of daily living in health smart home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique des sons et de la parole : intérêt pour l'aide au maintien à domicile des personnes dépendantes en perte d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.63-64</w:t>
+              <w:t xml:space="preserve">Forum 4i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953578v1</w:t>
+                <w:t xml:space="preserve">hal-00953579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des sons et de la parole : intérêt pour l'aide au maintien à domicile des personnes dépendantes en perte d'autonomie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Using Temporal Constraints to Detect Medical Events in the Neonatal ICU: A Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 4i</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953579v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Temporal Constraints to Detect Medical Events in the Neonatal ICU: A Demonstration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Hunter</w:t>
+                <w:t xml:space="preserve">Text content and task performance in the evaluation of a Natural Language Generation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Borovets, Bulgaria. pp.107--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959221v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text content and task performance in the evaluation of a Natural Language Generation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">Reconnaissance des sons et de la parole dans un Habitat Intelligent pour la Santé : expérimentations en situation non contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Borovets, Bulgaria. pp.107--112</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959218v1</w:t>
+                <w:t xml:space="preserve">hal-00422561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des sons et de la parole dans un Habitat Intelligent pour la Santé : expérimentations en situation non contrôlée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID456</w:t>
+              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422561v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation</w:t>
+                <w:t xml:space="preserve">Le projet BabyTalk : génération de texte à partir de données hétérogènes pour la prise de décision en unité néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaji Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
+              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959219v1</w:t>
+                <w:t xml:space="preserve">hal-00959220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Temporal Constraints to Integrate Signal Analysis and Domain Knowledge in Medical Event Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16833,178 +16846,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Artificial Intelligence in Medicine (AIME 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Verona, Italy. pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet BabyTalk : génération de texte à partir de données hétérogènes pour la prise de décision en unité néonatale</w:t>
+                <w:t xml:space="preserve">Determining useful sensors for automatic recognition of activities of daily living in health smart home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yaji Sripada</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959220v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
               </w:r>
@@ -17275,51 +17275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of the European Federation for Medical Informatics (MIE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Göteborg, Sweden. pp.1</w:t>
@@ -17400,51 +17400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.678-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17778,528 +17778,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00266536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Large Training Set by Guided Progressive Sampling: Application to Neonatal Intensive Care Data</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Textual Summaries from Neonatal Intensive Care Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Gao</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.1-2</w:t>
+              <w:t xml:space="preserve">AIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006112v1</w:t>
+                <w:t xml:space="preserve">hal-01006111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Decision Tree for Selecting QRS Detectors for Cardiac Monitoring</w:t>
+                <w:t xml:space="preserve">Evaluation of On-Line Bradycardia Boundary Detectors from Neonatal Clinical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Amsterdam, Netherlands. pp.170-174</w:t>
+              <w:t xml:space="preserve">proceedings of the 29th Annual International Conference of IEEE Engineering in Medicine and Biology Society (EMBC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France, France. pp.3288-3291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463006v1</w:t>
+                <w:t xml:space="preserve">hal-01006113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Textual Summaries from Neonatal Intensive Care Data</w:t>
+                <w:t xml:space="preserve">BabyTalk: Textual Summarisation of Neonatal Intensive Care Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.227-236</w:t>
+              <w:t xml:space="preserve">CASCOM workshop of the 12th world congress on the internet in medicine (MEDNET 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006111v1</w:t>
+                <w:t xml:space="preserve">hal-01006116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of On-Line Bradycardia Boundary Detectors from Neonatal Clinical Data</w:t>
+                <w:t xml:space="preserve">Reduction of Large Training Set by Guided Progressive Sampling: Application to Neonatal Intensive Care Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the 29th Annual International Conference of IEEE Engineering in Medicine and Biology Society (EMBC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France, France. pp.3288-3291</w:t>
+              <w:t xml:space="preserve">in Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006113v1</w:t>
+                <w:t xml:space="preserve">hal-01006112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BabyTalk: Textual Summarisation of Neonatal Intensive Care Information</w:t>
+                <w:t xml:space="preserve">Learning Decision Tree for Selecting QRS Detectors for Cardiac Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASCOM workshop of the 12th world congress on the internet in medicine (MEDNET 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Amsterdam, Netherlands. pp.170-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006116v1</w:t>
+                <w:t xml:space="preserve">inria-00463006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'algorithmes pour un diagnostic médical robuste en cardiologie</w:t>
               </w:r>
@@ -18805,77 +18805,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citation Context Analysis of Retracted Articles: Leveraging Retraction Reasons to Track Unreliability in Citing Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yagmur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19038,64 +19038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Scientific Argument Mining for Scientific Literature Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yagmur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19254,51 +19254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des connaissances en langage naturel : singularité et normalité d'une sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19591,64 +19591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
@@ -20048,51 +20048,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of computer generated papers in scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20361,290 +20361,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">I. Bichindarritz, S. Vaidya, A. Jain, L. C. Jain. </w:t>
+                <w:t xml:space="preserve">Complete Sound and Speech Recognition System for Health Smart Homes: Application to the Recognition of Activities of Daily Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domenico Campolo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence in Healthcare 4</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Developments in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In-Tech, pp. 645 -- 673, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00460683v1</w:t>
+                <w:t xml:space="preserve">hal-00422576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Sound and Speech Recognition System for Health Smart Homes: Application to the Recognition of Activities of Daily Living</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Domenico Campolo. </w:t>
+                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Bichindarritz, S. Vaidya, A. Jain, L. C. Jain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Developments in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Intelligence in Healthcare 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 309, Springer Verlag, pp.329-346, 2010, Studies in Computational Intelligence, 978-3-642-14463-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14464-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422576v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20688,51 +20688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20782,77 +20782,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Interpretability as Statistical Estimation: A Variance Analysis of EAP-IG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Méloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20870,90 +20870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dead Salmons of AI Interpretability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Méloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Dirupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21243,51 +21243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Presotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Civitarese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42486-024-00182-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01776-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2022.101714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shimomoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Fukui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00960-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.07.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paliouras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT94ZDML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Reiter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mahamood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-2009-0453" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayajulu Sripada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/1/010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375348v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04534338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.clinicalnlp-1.48" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mauro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Gibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Usmanova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767246" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767369" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953840" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gc de Souza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lloret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252576v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013174v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mishakova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165530v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavuth Kitbutrawat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Yamaguchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Trung Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mar&#237;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_17" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345333v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082580v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doruk Cokun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14112-1_17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959147v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959184v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959183v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959221v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959218v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959217v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959220v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaji Sripada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Freer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Logie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintosh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian van Der Meulen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006111v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belz Anja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Purver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375953v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Dirupo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011942v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Presotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Civitarese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42486-024-00182-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01776-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2022.101714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shimomoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Fukui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00960-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.07.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paliouras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT94ZDML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Reiter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayajulu Sripada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mahamood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-2009-0453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/1/010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04534338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.clinicalnlp-1.48" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mauro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Usmanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767369" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gc de Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lloret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Gibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252576v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavuth Kitbutrawat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Yamaguchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013174v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mishakova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Trung Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mar&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doruk Cokun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14112-1_17" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959182v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959220v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaji Sripada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Freer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Logie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintosh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian van Der Meulen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006111v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006116v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belz Anja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Purver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375953v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Dirupo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011942v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>