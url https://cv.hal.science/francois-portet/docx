--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -697,235 +697,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themed issue on human activity and behaviour computerised models for intelligent environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-to-End Spoken Language Understanding: Performance analyses of a voice command task in a low resource setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00779-022-01689-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.101369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2022.101369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735609v1</w:t>
+                <w:t xml:space="preserve">hal-03727285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-End Spoken Language Understanding: Performance analyses of a voice command task in a low resource setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Themed issue on human activity and behaviour computerised models for intelligent environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Desot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Speech and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75, pp.101369. </w:t>
+              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csl.2022.101369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00779-022-01689-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727285v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and comparison of federated learning algorithms for Human Activity Recognition on smartphones</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Human Activity Recognition from Audio and Home Automation Sensors: comparison of sequential and non-sequential models in realistic Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2668,51 +2668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A french corpus of audio and multimodal interactions in a health smart home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4276,230 +4276,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'entraînement de modèles de reconnaissance automatique de la parole auto-supervisés équitables sans étiquettes démographiques</w:t>
+                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Maxime Méloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.780-790</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330624v1</w:t>
+                <w:t xml:space="preserve">hal-05226236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu Maniu</w:t>
+                <w:t xml:space="preserve">Vers l'entraînement de modèles de reconnaissance automatique de la parole auto-supervisés équitables sans étiquettes démographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.780-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226236v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
               </w:r>
@@ -4587,575 +4587,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+                <w:t xml:space="preserve">hal-04623079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623079v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">FRACAS: a FRench Annotated Corpus of Attribution relations in newS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7417-7428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRACAS: a FRench Annotated Corpus of Attribution relations in newS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Richard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7417-7428</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534046v2</w:t>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSentScore: Evaluating Sentiment Polarity in Dialogue Summarization</w:t>
               </w:r>
@@ -5236,77 +5236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MedDialog-FR: a French Version of the MedDialog Corpus for Multi-label Classification and Response Generation related to Women's Intimate Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5599,51 +5599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’aide au dialogue en santé intime des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6579,290 +6579,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la compréhension automatique de la parole bout-en-bout à moindre effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707064v1</w:t>
+                <w:t xml:space="preserve">hal-03669107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension automatique de la parole bout-en-bout à moindre effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Naguib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669107v1</w:t>
+                <w:t xml:space="preserve">hal-03707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Low-Cost End-to-End Spoken Language Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7168,77 +7168,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
@@ -7261,243 +7261,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507681v1</w:t>
+                <w:t xml:space="preserve">hal-03207411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sannara Ek</w:t>
+                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
+              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207411v1</w:t>
+                <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Medication Extraction: A Comparison of Recent Models in Supervised and Semi-supervised Learning Settings</w:t>
               </w:r>
@@ -7585,472 +7585,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distillation-based approach integrating continual learning and federated learning for pervasive services</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Continual and Multimodal Learning for Internet of Things -- Co-located with IJCAI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332046v1</w:t>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A distillation-based approach integrating continual learning and federated learning for pervasive services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Continual and Multimodal Learning for Internet of Things -- Co-located with IJCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+                <w:t xml:space="preserve">hal-03332046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raheel Qader</w:t>
+                <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Event Mexico, France. pp.638-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410530.3414321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895652v1</w:t>
+                <w:t xml:space="preserve">hal-02941944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sannara Ek</w:t>
+                <w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3410530.3414321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02941944v1</w:t>
+                <w:t xml:space="preserve">hal-02895652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automatic Captioning of University Lectures for French Students who are Deaf</w:t>
               </w:r>
@@ -8274,51 +8274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus generation for voice command in smart home and the effect of speech synthesis on End-to-End SLU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,165 +8579,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372374v1</w:t>
+                <w:t xml:space="preserve">hal-02371384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLU FOR VOICE COMMAND IN SMART HOME: COMPARISON OF PIPELINE AND END-TO-END APPROACHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8752,364 +8739,377 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Sentosa, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raheel Qader</w:t>
+                <w:t xml:space="preserve">Automatic Localization of Passive Infra-Red Binary Sensors in Home: from Dense to Scattered Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathavuth Kitbutrawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirozumi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Higashino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conf on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Fukuoka, Japan. pp.848--853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371384v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Localization of Passive Infra-Red Binary Sensors in Home: from Dense to Scattered Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathavuth Kitbutrawat</w:t>
+                <w:t xml:space="preserve">Towards End-to-End spoken intent recognition in smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Teruo Higashino</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conf on Pervasive Intelligence and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SpeD 2019 – The 10th Conference on Speech Technology and Human Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Timisoara, Romania. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165530v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards End-to-End spoken intent recognition in smart home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desot</w:t>
+                <w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpeD 2019 – The 10th Conference on Speech Technology and Human Computer Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Timisoara, Romania. pp.1-8</w:t>
+              <w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316743v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
               </w:r>
@@ -9456,243 +9456,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spoken Medical Prescription Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+                <w:t xml:space="preserve">Learning Natural Language Understanding Systems from Unaligned Labels for Voice Command in Smart Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mishakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Speech Technology and Human-Computer Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Timişoara, Romania</w:t>
+              <w:t xml:space="preserve">The 1st International Workshop on Pervasive Computing and Spoken Dialogue Systems Technology (PerDial 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317503v1</w:t>
+                <w:t xml:space="preserve">hal-02013174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Natural Language Understanding Systems from Unaligned Labels for Voice Command in Smart Homes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Mishakova</w:t>
+                <w:t xml:space="preserve">Towards Spoken Medical Prescription Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Workshop on Pervasive Computing and Spoken Dialogue Systems Technology (PerDial 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">10th Conference on Speech Technology and Human-Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Timişoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013174v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Feature Learning through Deep Learning for Adaptive Context-Aware Decision Making in the Home</w:t>
               </w:r>
@@ -10002,51 +10002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a French Smart-Home Voice Command Corpus: Design and NLU Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Raimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10636,269 +10636,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CirdoX: an On/Off-line Multisource Speech and Sound Analysis Software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1978-1985</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323596v1</w:t>
+                <w:t xml:space="preserve">hal-01329188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CirdoX: an On/Off-line Multisource Speech and Sound Analysis Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Duclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.28-36</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1978-1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329188v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
               </w:r>
@@ -10923,51 +10923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11310,269 +11310,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
+                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Serrano-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bucarest, Romania. pp.181-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179246v1</w:t>
+                <w:t xml:space="preserve">hal-01207692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
+                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moez Ajili</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, CA, United States. pp.341-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20913-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207692v2</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
               </w:r>
@@ -12882,510 +12882,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joubert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953244v1</w:t>
+                <w:t xml:space="preserve">hal-00953243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
+              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953243v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962222v1</w:t>
+                <w:t xml:space="preserve">hal-00953246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
+              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953246v1</w:t>
+                <w:t xml:space="preserve">hal-00953244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Recognition of Aged Voices in the AAL Context: Detection of Distress Sentences</w:t>
               </w:r>
@@ -13492,51 +13492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Markov Logic Network for On-line Activity Recognition from Non-Visual Home Automation Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,541 +13581,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Sound environment analysis in smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.208-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656557v1</w:t>
+                <w:t xml:space="preserve">hal-00840918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound environment analysis in smart home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Context aware decision system in a smart home : knowledge representation and decision making using uncertain contextual information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 4th International Workshop on Acquisition, Representation and Reasoning with Contextualized Knowledge (ARCOE-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.52-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840918v1</w:t>
+                <w:t xml:space="preserve">hal-00953513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context aware decision system in a smart home : knowledge representation and decision making using uncertain contextual information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Acquisition, Representation and Reasoning with Contextualized Knowledge (ARCOE-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.52-64</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953513v1</w:t>
+                <w:t xml:space="preserve">hal-00953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
+              <w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953514v1</w:t>
+                <w:t xml:space="preserve">hal-00953455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953455v1</w:t>
+                <w:t xml:space="preserve">hal-00656557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
               </w:r>
@@ -14639,256 +14639,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, The, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953509v1</w:t>
+                <w:t xml:space="preserve">hal-00953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.657--664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953508v1</w:t>
+                <w:t xml:space="preserve">hal-00953509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'habitant dans un espace perceptif par réseau dynamique</w:t>
               </w:r>
@@ -15159,51 +15159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15556,51 +15556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Corpus Recorded in a Health Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15671,204 +15671,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation (long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation d'habitant dans un environnement perceptif non visuel par propagation d'activations multisource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR4HC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.155-168</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeau, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959182v1</w:t>
+                <w:t xml:space="preserve">hal-00953567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'habitant dans un environnement perceptif non visuel par propagation d'activations multisource</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeau, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">KR4HC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953567v1</w:t>
+                <w:t xml:space="preserve">hal-00959182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-based representation, reasoning and machine learning for event recognition</w:t>
               </w:r>
@@ -15988,51 +15988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16463,51 +16463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des sons et de la parole dans un Habitat Intelligent pour la Santé : expérimentations en situation non contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16895,51 +16895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining useful sensors for automatic recognition of activities of daily living in health smart home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16984,260 +16984,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Callens</w:t>
+                <w:t xml:space="preserve">Apprentissage d'arbre de décision pour le pilotage en ligne d'algorithmes de détection sur les électrocardiogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Greece. pp.653-657</w:t>
+              <w:t xml:space="preserve">16e conférence Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372053v1</w:t>
+                <w:t xml:space="preserve">inria-00266535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'arbre de décision pour le pilotage en ligne d'algorithmes de détection sur les électrocardiogrammes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Greece. pp.653-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00266535v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BabyTalk: A Core Architecture to Summarise ICU Data as Tailored Text</w:t>
               </w:r>
@@ -18063,243 +18063,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Large Training Set by Guided Progressive Sampling: Application to Neonatal Intensive Care Data</w:t>
+                <w:t xml:space="preserve">Learning Decision Tree for Selecting QRS Detectors for Cardiac Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.1-2</w:t>
+              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Amsterdam, Netherlands. pp.170-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006112v1</w:t>
+                <w:t xml:space="preserve">inria-00463006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Decision Tree for Selecting QRS Detectors for Cardiac Monitoring</w:t>
+                <w:t xml:space="preserve">Reduction of Large Training Set by Guided Progressive Sampling: Application to Neonatal Intensive Care Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Amsterdam, Netherlands. pp.170-174</w:t>
+              <w:t xml:space="preserve">in Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463006v1</w:t>
+                <w:t xml:space="preserve">hal-01006112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'algorithmes pour un diagnostic médical robuste en cardiologie</w:t>
               </w:r>
@@ -19451,247 +19451,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Speech Recognition in a Smart HomeComparison of Several Multisource ASRs in Realistic Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088880v1</w:t>
+                <w:t xml:space="preserve">hal-02088823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+                <w:t xml:space="preserve">Distant Speech Recognition in a Smart HomeComparison of Several Multisource ASRs in Realistic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088823v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20380,51 +20380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Sound and Speech Recognition System for Health Smart Homes: Application to the Recognition of Activities of Daily Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20505,51 +20505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20742,244 +20742,358 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Interpretability as Statistical Estimation: A Variance Analysis of EAP-IG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Méloux</w:t>
+                <w:t xml:space="preserve">Where Do Self-Supervised Speech Models Become Unfair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Herron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Hjuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375953v1</w:t>
+                <w:t xml:space="preserve">hal-05597022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanistic Interpretability as Statistical Estimation: A Variance Analysis of EAP-IG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Méloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Dead Salmons of AI Interpretability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Méloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Dirupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Méloux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20989,114 +21103,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'algorithmes pour la reconnaissance en ligne d'arythmies cardiaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21243,51 +21357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Presotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Civitarese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42486-024-00182-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01776-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2022.101714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shimomoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Fukui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00960-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.07.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paliouras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT94ZDML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Reiter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayajulu Sripada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mahamood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-2009-0453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/1/010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04534338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.clinicalnlp-1.48" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mauro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Usmanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767369" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gc de Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lloret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Gibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252576v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavuth Kitbutrawat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Yamaguchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013174v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mishakova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Trung Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mar&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doruk Cokun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14112-1_17" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959182v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959220v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaji Sripada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Freer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Logie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintosh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian van Der Meulen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006111v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006116v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belz Anja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Purver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375953v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Dirupo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011942v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Presotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Civitarese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42486-024-00182-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01776-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2022.101714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shimomoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Fukui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00960-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.07.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paliouras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT94ZDML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Reiter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayajulu Sripada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mahamood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-2009-0453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/1/010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04534338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.clinicalnlp-1.48" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mauro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Usmanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767369" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gc de Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lloret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Gibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252576v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavuth Kitbutrawat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Yamaguchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mishakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Trung Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mar&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doruk Cokun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14112-1_17" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959220v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaji Sripada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Freer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Logie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintosh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian van Der Meulen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006111v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006116v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belz Anja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Purver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597022v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herron" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hjuler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375953v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449504v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Dirupo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011942v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>