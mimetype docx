--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -1685,235 +1685,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual generation of uncertain temporal expressions from data: A study of a possibilistic formalism and its consistency with human subjective evaluations</w:t>
+                <w:t xml:space="preserve">Perspectives on Speech and Language Interaction for Daily Assistive Technology: Introduction to Part 1 of the Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">Heidi Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rudzicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Alexandersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue on Speech and Language Processing for AT, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2756765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242373v1</w:t>
+                <w:t xml:space="preserve">hal-01242374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Speech and Language Interaction for Daily Assistive Technology: Introduction to Part 1 of the Special Issue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Rudzicz</w:t>
+                <w:t xml:space="preserve">Multilingual generation of uncertain temporal expressions from data: A study of a possibilistic formalism and its consistency with human subjective evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Alexandersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue on Speech and Language Processing for AT, 6 (3), </w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2756765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242374v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a context-aware voice interface for Ambient Assisted Living: qualitative user study vs. quantitative system evaluation</w:t>
               </w:r>
@@ -2033,90 +2033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on Speech and Language Interaction for Daily Assistive Technology: Introduction to Part 2 — Speaking and Reading Aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Rudzicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Alexandersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Issue on Speech and Language Processing for Assistive Technology, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2163,77 +2163,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on Speech and Language Interaction for Daily Assistive Technology: Overall Introduction to the Special Issue Part 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Rudzicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Alexandersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Issue on Speech and Language Processing for Assistive Technology, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2792,278 +2792,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Logic-Based Event Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Artikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Skarlatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paliouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.00⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.469--506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269888912000264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953506v1</w:t>
+                <w:t xml:space="preserve">hal-00953673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-Based Event Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasios Skarlatidis</w:t>
+                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.469--506. </w:t>
+              <w:t xml:space="preserve">Gerontechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269888912000264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953673v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-tuning adaptive trend extraction method for process monitoring and diagnosis</w:t>
               </w:r>
@@ -3286,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From data to text in the neonatal intensive care unit: Using NLG technology for decision support and information management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,4068 +3801,4108 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (138)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (142)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker Group Encoding in Self-supervised Speech Recognition Models</w:t>
+                <w:t xml:space="preserve">Merging Continual Pretraining Models for Domain-Specialized LLMs: A Case Study in Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Herron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Kentaro Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Hirohiko Suwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Favre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Keiichi Yasumoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech, and Dialogue (TSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ERLANGEN, France. pp.121-132, </w:t>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Spain. pp.10114-10129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.63317/3cyxer74uvyp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377383v1</w:t>
+                <w:t xml:space="preserve">hal-05627778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t>
+                <w:t xml:space="preserve">Building a Dataset for French Accent Classification Evaluation: Are We There Yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Zrigui</w:t>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2S2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Spain. pp.5711-5721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5ayaxbnxjfen⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487994v1</w:t>
+                <w:t xml:space="preserve">hal-05627773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Biomedical Specialization Still Worth It? Insights from Domain-Adaptive Language Modelling with a New French Health Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yagmur Ozturk</w:t>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziri Terkmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armand Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Spain. pp.10617-10633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5aujtfs5wq6b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358001v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can GPT models Follow Human Summarization Guidelines? A Study for Targeted Communication Goals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pantagruel: Unified Self-Supervised Encoders for French Text and Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong-Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ghennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Natural Language Generation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2026, Palma, Spain. pp.10168-10191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/573q4exhmpgd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375348v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu Maniu</w:t>
+                <w:t xml:space="preserve">Speaker Group Encoding in Self-supervised Speech Recognition Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Herron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Text, Speech, and Dialogue (TSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ERLANGEN, France. pp.121-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226236v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'entraînement de modèles de reconnaissance automatique de la parole auto-supervisés équitables sans étiquettes démographiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinyue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yagmur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziri Terkmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.780-790</w:t>
+              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330624v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Norrköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533994v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Can GPT models Follow Human Summarization Guidelines? A Study for Targeted Communication Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+              <w:t xml:space="preserve">The 18th International Natural Language Generation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.249-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623079v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Méloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Vers l'entraînement de modèles de reconnaissance automatique de la parole auto-supervisés équitables sans étiquettes démographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.780-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRACAS: a FRench Annotated Corpus of Attribution relations in newS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7417-7428</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534046v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FRACAS: a FRench Annotated Corpus of Attribution relations in newS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7417-7428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSentScore: Evaluating Sentiment Polarity in Dialogue Summarization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.13290-13302</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792098v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MedDialog-FR: a French Version of the MedDialog Corpus for Multi-label Classification and Response Generation related to Women's Intimate Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Patient-Oriented Language Processing @ LREC-COLING, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, France</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534338v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Evaluation Methods of Generated Medical Textual Reports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Clinical Natural Language Processing Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257234v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Public Human Activity Recognition Datasets to Mitigate Labeled Data Scarcity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Civitarese</w:t>
+                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275000v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’aide au dialogue en santé intime des femmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Liu</w:t>
+                <w:t xml:space="preserve">PSentScore: Evaluating Sentiment Polarity in Dialogue Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA [Evènement affilié à PFIA’23]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.13290-13302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253978v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de caractéristiques linguistiques et acoustiques pour la génération automatique de rapports de séances de remédiation cognitive avec un assistant virtuel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MedDialog-FR: a French Version of the MedDialog Corpus for Multi-label Classification and Response Generation related to Women's Intimate Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">First Workshop on Patient-Oriented Language Processing @ LREC-COLING, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257021v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning and catastrophic forgetting in pervasive computing: demonstration in HAR domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+                <w:t xml:space="preserve">A Survey of Evaluation Methods of Generated Medical Textual Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events (PerCom Workshops)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767246⟩</w:t>
+              <w:t xml:space="preserve">The 5th Clinical Natural Language Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.447-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.clinicalnlp-1.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727275v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Continual Learning through distillation in pervasive computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+                <w:t xml:space="preserve">Combining Public Human Activity Recognition Datasets to Mitigate Labeled Data Scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Presotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Civitarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTCOMP2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727252v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Self-Supervised Learning in Heterogeneous Settings: Limits of a Baseline Approach on HAR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un système d’aide au dialogue en santé intime des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rombourg</w:t>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events (PerCom Workshops)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA [Evènement affilié à PFIA’23]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727244v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-corpus Affect Recognition with Emotion Embeddings and Self-Supervised Representations of Speech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Exploration de caractéristiques linguistiques et acoustiques pour la génération automatique de rapports de séances de remédiation cognitive avec un assistant virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Affective Computing and Intelligent Interaction (ACII 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930191v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie de la parole spontanée à des fins d'analyse linguistique et de développement de systèmes de reconnaissance automatique de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Federated Continual Learning through distillation in pervasive computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole – JEP 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMARTCOMP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.86 -- 91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713384v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi3Generation: Multitask, Multilingual, Multimodal Language Generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federated Self-Supervised Learning in Heterogeneous Settings: Limits of a Baseline Approach on HAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rombourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Conference of the European Association for Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events (PerCom Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pisa, France. pp.557-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726447v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of French Language Models on Abstractive Dialogue Summarization Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongxin Zhou</w:t>
+                <w:t xml:space="preserve">Multi-corpus Affect Recognition with Emotion Embeddings and Self-Supervised Representations of Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Alisamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Affective Computing and Intelligent Interaction (ACII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nara, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII55700.2022.9953840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727214v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension automatique de la parole bout-en-bout à moindre effort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Naguib</w:t>
+                <w:t xml:space="preserve">Typologie de la parole spontanée à des fins d'analyse linguistique et de développement de systèmes de reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole – JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669107v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federated Learning and catastrophic forgetting in pervasive computing: demonstration in HAR domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events (PerCom Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.310-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707064v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Low-Cost End-to-End Spoken Language Understanding</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi3Generation: Multitask, Multilingual, Multimodal Language Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gc de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehul Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872546v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spoken Drug Prescription Dataset in French for Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+                <w:t xml:space="preserve">Effectiveness of French Language Models on Abstractive Dialogue Summarization Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727237v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Federated Learning for human activity recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sannara Ek</w:t>
+                <w:t xml:space="preserve">Vers la compréhension automatique de la parole bout-en-bout à moindre effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop AI for Internet of Things, in conjunction with IJCAI-PRICAI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102880v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sannara Ek</w:t>
+                <w:t xml:space="preserve">Toward Low-Cost End-to-End Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2728-2732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207411v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">A Spoken Drug Prescription Dataset in French for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507681v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Medication Extraction: A Comparison of Recent Models in Supervised and Semi-supervised Learning Settings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHI 2021 : IEEE International Conference on Healthcare Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252576v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Federated Learning for human activity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop AI for Internet of Things, in conjunction with IJCAI-PRICAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distillation-based approach integrating continual learning and federated learning for pervasive services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
+                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Continual and Multimodal Learning for Internet of Things -- Co-located with IJCAI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332046v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
+                <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
@@ -7880,6707 +7920,6733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941944v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Neural Medication Extraction: A Comparison of Recent Models in Supervised and Semi-supervised Learning Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raheel Qader</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t>
+              <w:t xml:space="preserve">ICHI 2021 : IEEE International Conference on Healthcare Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895652v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatic Captioning of University Lectures for French Students who are Deaf</w:t>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Estève</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896681v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wouter Baes</w:t>
+                <w:t xml:space="preserve">A distillation-based approach integrating continual learning and federated learning for pervasive services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Usmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Continual and Multimodal Learning for Internet of Things -- Co-located with IJCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941935v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus generation for voice command in smart home and the effect of speech synthesis on End-to-End SLU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desot</w:t>
+                <w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.6395-6404</w:t>
+              <w:t xml:space="preserve">LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861770v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanmin Len</w:t>
+                <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raheel Qader</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Event Mexico, France. pp.638-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410530.3414321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082599v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken Medical Prescription Acquisition Through a Dialogue System on Smartphone: Perspective of a Healthcare Software Company</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+                <w:t xml:space="preserve">Towards Automatic Captioning of University Lectures for French Students who are Deaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 Industry Track Language Resources and Evaluation Conference 11–16 May 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athènes, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3418010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996728v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raheel Qader</w:t>
+                <w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mirisaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t>
+              <w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371384v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLU FOR VOICE COMMAND IN SMART HOME: COMPARISON OF PIPELINE AND END-TO-END APPROACHES</w:t>
+                <w:t xml:space="preserve">Corpus generation for voice command in smart home and the effect of speech synthesis on End-to-End SLU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Sentosa, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.6395-6404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464393v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Localization of Passive Infra-Red Binary Sensors in Home: from Dense to Scattered Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathavuth Kitbutrawat</w:t>
+                <w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanmin Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hirozumi Yamaguchi</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teruo Higashino</w:t>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conf on Pervasive Intelligence and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165530v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards End-to-End spoken intent recognition in smart home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desot</w:t>
+                <w:t xml:space="preserve">Spoken Medical Prescription Acquisition Through a Dialogue System on Smartphone: Perspective of a Healthcare Software Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpeD 2019 – The 10th Conference on Speech Technology and Human Computer Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Timisoara, Romania. pp.1-8</w:t>
+              <w:t xml:space="preserve">LREC 2020 Industry Track Language Resources and Evaluation Conference 11–16 May 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316743v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+                <w:t xml:space="preserve">Towards End-to-End spoken intent recognition in smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">SpeD 2019 – The 10th Conference on Speech Technology and Human Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Timisoara, Romania. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372374v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+                <w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t>
+              <w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009172v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Voice-based Interaction in Smart Home -VocADom@A4H Corpus Collection and Empirical Assessment of its Usefulness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICom 2019 - 17th IEEE International Conference on Pervasive Intelligence and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165532v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Becker</w:t>
+                <w:t xml:space="preserve">SLU FOR VOICE COMMAND IN SMART HOME: COMPARISON OF PIPELINE AND END-TO-END APPROACHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sentosa, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165529v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Natural Language Understanding Systems from Unaligned Labels for Voice Command in Smart Homes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Mishakova</w:t>
+                <w:t xml:space="preserve">Automatic Localization of Passive Infra-Red Binary Sensors in Home: from Dense to Scattered Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathavuth Kitbutrawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirozumi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Higashino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Workshop on Pervasive Computing and Spoken Dialogue Systems Technology (PerDial 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conf on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Fukuoka, Japan. pp.848--853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013174v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spoken Medical Prescription Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
+                <w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Speech Technology and Human-Computer Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Timişoara, Romania</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317503v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Feature Learning through Deep Learning for Adaptive Context-Aware Decision Making in the Home</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Context-Aware Voice-based Interaction in Smart Home -VocADom@A4H Corpus Collection and Empirical Assessment of its Usefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Intelligent Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IE.2018.00013⟩</w:t>
+              <w:t xml:space="preserve">PICom 2019 - 17th IEEE International Conference on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Fukuoka, Japan. pp.811--818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802747v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Imbalanced data sets for Human Activity Recognition using Mobile Phone sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ky Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bonesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Smart Sensing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950472v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Natural Language Understanding Systems from Unaligned Labels for Voice Command in Smart Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mishakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 1st International Workshop on Pervasive Computing and Spoken Dialogue Systems Technology (PerDial 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830217v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a French Smart-Home Voice Command Corpus: Design and NLU Experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasia. Mishakova</w:t>
+                <w:t xml:space="preserve">Towards Spoken Medical Prescription Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can Kocabiyikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Text, Speech and Dialogue TSD 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Conference on Speech Technology and Human-Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Timişoara, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802758v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khoder Jneid</w:t>
+                <w:t xml:space="preserve">Dealing with Imbalanced data sets for Human Activity Recognition using Mobile Phone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tilburg, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Smart Sensing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950467v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération automatique de textes comme support à la compréhension de modèle de tâches en conception : une étude préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+                <w:t xml:space="preserve">Context Feature Learning through Deep Learning for Adaptive Context-Aware Decision Making in the Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132137⟩</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE.2018.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578499v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Recognition Results for Voice-controlled Assistive Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Burileanu Corneliu</w:t>
+                <w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Technology and Human-Computer Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bucharest, Romania. pp.1-8</w:t>
+              <w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564789v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de billets journalistiques : singularité et normalité d'une sélection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+                <w:t xml:space="preserve">Towards a French Smart-Home Voice Command Corpus: Design and NLU Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia. Mishakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Extraction et Gestion des Connaissances (EGC) 2017 Atelier Journalisme Computationnel,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Text, Speech and Dialogue TSD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Brno, Czech Republic. pp.509-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00794-2_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491520v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of Adaptive Decision-Making System for Vocal Command in Smart Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenon</w:t>
+                <w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoder Jneid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Intelligent Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom. pp.218-221</w:t>
+              <w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345333v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aman</w:t>
+                <w:t xml:space="preserve">La génération automatique de textes comme support à la compréhension de modèle de tâches en conception : une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329188v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CirdoX: an On/Off-line Multisource Speech and Sound Analysis Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Aman</w:t>
+                <w:t xml:space="preserve">Speech Recognition Results for Voice-controlled Assistive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caranica Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cucu Horia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burileanu Corneliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1978-1985</w:t>
+              <w:t xml:space="preserve">Speech Technology and Human-Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bucharest, Romania. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323596v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération automatique de billets journalistiques : singularité et normalité d'une sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t>
+              <w:t xml:space="preserve"> Extraction et Gestion des Connaissances (EGC) 2017 Atelier Journalisme Computationnel,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323603v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire d'une méthode de prise de décision adaptative pour la commande vocale dans un habitat intelligent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenon</w:t>
+                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA-RJCIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France. pp.2-8</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326986v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Graduality for Referring Expression Generation in Visual Scenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Marín</w:t>
+                <w:t xml:space="preserve">CirdoX: an On/Off-line Multisource Speech and Sound Analysis Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sánchez</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Duclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1978-1985</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334785v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Statistico-Relational Model for Activity Recognition in Smart Home</w:t>
+                <w:t xml:space="preserve">Preliminary Study of Adaptive Decision-Making System for Vocal Command in Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Ambient Intelligence 2015 (AmI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">12th International Conference on Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom. pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222792v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
+                <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bucarest, Romania. pp.181-190</w:t>
+              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207692v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude préliminaire d'une méthode de prise de décision adaptative pour la commande vocale dans un habitat intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA-RJCIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France. pp.2-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179246v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">The Role of Graduality for Referring Expression Generation in Visual Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.191--203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179930v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating recit from sensor data: evaluation of a task model for story planning and preliminary experiments with GPS data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Serrano-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Natural Language Generation Workshop (ENLG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bucarest, Romania. pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214978v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a computational generation of récit: evaluating the perception of the récit plan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Workshop on Data to Text Generation (D2T)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, CA, United States. pp.341-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20913-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214982v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Statistico-Relational Model for Activity Recognition in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.38-41</w:t>
+              <w:t xml:space="preserve">European Conference on Ambient Intelligence 2015 (AmI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087539v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task based model for récit generation from sensor data: an early experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Computational Models of Narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">6th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG-SLPAT, Sep 2015, Dresden, Germany. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998684v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Context Aware Physical Activity Recognition from the Accelerometer and Audio Sensors of Smartphones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doruk Cokun</w:t>
+                <w:t xml:space="preserve">Generating recit from sensor data: evaluation of a task model for story planning and preliminary experiments with GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Natural Language Generation Workshop (ENLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082580v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RecordMe: A Smartphone Application for Experimental Collections of Large Amount of Data Respecting Volunteer's Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Blachon</w:t>
+                <w:t xml:space="preserve">Towards a computational generation of récit: evaluating the perception of the récit plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Tassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAmI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Belfast, United Kingdom. pp.345--348</w:t>
+              <w:t xml:space="preserve">1st international Workshop on Data to Text Generation (D2T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ediburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071484v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t>
+              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990201v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sweet-Home speech and multimodal corpus for home automation interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">On-line Context Aware Physical Activity Recognition from the Accelerometer and Audio Sensors of Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doruk Cokun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Eindhoven, Netherlands. pp.205-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14112-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953006v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Automatic Recognition of Voice Command in a Multi-Room Smart Home : an Experiment involving Seniors and Users with Visual Impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">RecordMe: A Smartphone Application for Experimental Collections of Large Amount of Data Respecting Volunteer's Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Tassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.1008-1012</w:t>
+              <w:t xml:space="preserve">UCAmI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Belfast, United Kingdom. pp.345--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003492v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Context Aware Decision from Uncertain Information in a Smart Home: A Markov Logic Network Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">Task based model for récit generation from sensor data: an early experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp.78--93</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Computational Models of Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953262v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-home detection of distress calls: the case of aged users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2065-2067</w:t>
+              <w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953245v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Sweet-Home speech and multimodal corpus for home automation interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
+              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4499-4506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953243v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+                <w:t xml:space="preserve">Multichannel Automatic Recognition of Voice Command in a Multi-Room Smart Home : an Experiment involving Seniors and Users with Visual Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
+              <w:t xml:space="preserve">Interspeech 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.1008-1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962222v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
+              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953246v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t>
+                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953244v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Recognition of Aged Voices in the AAL Context: Detection of Distress Sentences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Speech Technology and Human-Computer Dialogue, SpeD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cluj-Napoca, Romania. pp.177-184</w:t>
+              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953248v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Markov Logic Network for On-line Activity Recognition from Non-Visual Home Automation Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.177--192</w:t>
+              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953512v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound environment analysis in smart home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">In-home detection of distress calls: the case of aged users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2065-2067</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840918v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context aware decision system in a smart home : knowledge representation and decision making using uncertain contextual information</w:t>
+                <w:t xml:space="preserve">Making Context Aware Decision from Uncertain Information in a Smart Home: A Markov Logic Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Acquisition, Representation and Reasoning with Contextualized Knowledge (ARCOE-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.52-64</w:t>
+              <w:t xml:space="preserve">Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp.78--93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953513v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech Recognition of Aged Voices in the AAL Context: Detection of Distress Sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Speech Technology and Human-Computer Dialogue, SpeD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cluj-Napoca, Romania. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953514v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953455v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656557v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aman</w:t>
+                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'Université d'été de la E-santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Castres-Mazamet, France. pp.19--21</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953517v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'ordres domotiques en conditions bruitées pour l'assistance à domicile (Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound environment analysis in smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.208-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953515v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aman</w:t>
+                <w:t xml:space="preserve">Context aware decision system in a smart home : knowledge representation and decision making using uncertain contextual information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
+              <w:t xml:space="preserve">The 4th International Workshop on Acquisition, Representation and Reasoning with Contextualized Knowledge (ARCOE-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.52-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953510v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Markov Logic Network for On-line Activity Recognition from Non-Visual Home Automation Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO (European Signal Processing Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1663-1667</w:t>
+              <w:t xml:space="preserve">Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.177--192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953511v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14593,4109 +14659,4532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
+              <w:t xml:space="preserve">Actes de l'Université d'été de la E-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Castres-Mazamet, France. pp.19--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953516v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance d'ordres domotiques en conditions bruitées pour l'assistance à domicile (Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.31--39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953508v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Dugheanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.657--664</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953509v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'habitant dans un espace perceptif par réseau dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentation et Raisonnement sur le Temps et l'Espace (RTE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953559v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If it may have happened before, it happened, but not necessarily before</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Workshop on Natural Language Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, pp.91-101</w:t>
+              <w:t xml:space="preserve">EUSIPCO (European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1663-1667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959147v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Speech Recognition in a Smart Home: Comparison of Several Multisource ASRs in Realistic Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2011 Florence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, The, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642306v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.657--664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641850v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Audio and Temporal Multimodal Data by Spreading Activation for Dweller Localisation in a Smart Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">If it may have happened before, it happened, but not necessarily before</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAMI Series, Space, Time and Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.17-22</w:t>
+              <w:t xml:space="preserve">13th European Workshop on Natural Language Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, pp.91-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953558v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of an Inhabitant for Domotic Assistance Through Fusion of Audio and Non-Visual Data</w:t>
+                <w:t xml:space="preserve">Localisation d'habitant dans un espace perceptif par réseau dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.1-4</w:t>
+              <w:t xml:space="preserve">Représentation et Raisonnement sur le Temps et l'Espace (RTE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953556v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Speech Recognition for Home Automation: Preliminary Experimental Results in a Smart Home</w:t>
+                <w:t xml:space="preserve">Distant Speech Recognition in a Smart Home: Comparison of Several Multisource ASRs in Realistic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SPED 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brasow, Romania. pp.41-50</w:t>
+              <w:t xml:space="preserve">Interspeech 2011 Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2273-2276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953557v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Corpus Recorded in a Health Smart Home</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010, The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.99-105</w:t>
+              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486922v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'habitant dans un environnement perceptif non visuel par propagation d'activations multisource</w:t>
+                <w:t xml:space="preserve">Fusion of Audio and Temporal Multimodal Data by Spreading Activation for Dweller Localisation in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeau, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">STAMI Series, Space, Time and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953567v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation (long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distant Speech Recognition for Home Automation: Preliminary Experimental Results in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR4HC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.155-168</w:t>
+              <w:t xml:space="preserve">IEEE SPED 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brasow, Romania. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959182v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-based representation, reasoning and machine learning for event recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Paliouras</w:t>
+                <w:t xml:space="preserve">Location of an Inhabitant for Domotic Assistance Through Fusion of Audio and Non-Visual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasios Skarlatidis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.282-293</w:t>
+              <w:t xml:space="preserve">Pervasive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959183v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the Processing of Audio Channels for Ambient Assisted Living</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HealthCom 2010 - 12th International Conference on E-health Networking, Application &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lyon, France. pp.330-338</w:t>
+              <w:t xml:space="preserve">KR4HC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503243v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual properties and task-based evaluation: Investigating the role of surface properties, structure and content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">Localisation d'habitant dans un environnement perceptif non visuel par propagation d'activations multisource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Natural Language Generation (INLG-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeau, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959184v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des sons et de la parole : intérêt pour l'aide au maintien à domicile des personnes dépendantes en perte d'autonomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multimodal Corpus Recorded in a Health Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 4i</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LREC 2010, The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953579v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Temporal Constraints to Detect Medical Events in the Neonatal ICU: A Demonstration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Hunter</w:t>
+                <w:t xml:space="preserve">Challenges in the Processing of Audio Channels for Ambient Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">IEEE HealthCom 2010 - 12th International Conference on E-health Networking, Application &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lyon, France. pp.330-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959221v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text content and task performance in the evaluation of a Natural Language Generation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">Logic-based representation, reasoning and machine learning for event recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Artikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Skarlatidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Borovets, Bulgaria. pp.107--112</w:t>
+              <w:t xml:space="preserve">DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.282-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959218v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des sons et de la parole dans un Habitat Intelligent pour la Santé : expérimentations en situation non contrôlée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Textual properties and task-based evaluation: Investigating the role of surface properties, structure and content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID456</w:t>
+              <w:t xml:space="preserve">6th International Conference on Natural Language Generation (INLG-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422561v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique des sons et de la parole : intérêt pour l'aide au maintien à domicile des personnes dépendantes en perte d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">Forum 4i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959219v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet BabyTalk : génération de texte à partir de données hétérogènes pour la prise de décision en unité néonatale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance des sons et de la parole dans un Habitat Intelligent pour la Santé : expérimentations en situation non contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yaji Sripada</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959220v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Temporal Constraints to Integrate Signal Analysis and Domain Knowledge in Medical Event Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Using Temporal Constraints to Detect Medical Events in the Neonatal ICU: A Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jim Hunter</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Artificial Intelligence in Medicine (AIME 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Verona, Italy. pp.46-55</w:t>
+              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959217v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining useful sensors for automatic recognition of activities of daily living in health smart home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text content and task performance in the evaluation of a Natural Language Generation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.63-64</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Borovets, Bulgaria. pp.107--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953578v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'arbre de décision pour le pilotage en ligne d'algorithmes de détection sur les électrocardiogrammes</w:t>
+                <w:t xml:space="preserve">Towards a Possibility-Theoretic Approach to Uncertainty in Medical Data Interpretation for Text Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">Knowledge Representation for Health-Care: Data, Processes and Guidelines (KR4HC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00266535v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Using Temporal Constraints to Integrate Signal Analysis and Domain Knowledge in Medical Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Greece. pp.653-657</w:t>
+              <w:t xml:space="preserve">12th Conference on Artificial Intelligence in Medicine (AIME 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Verona, Italy. pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372053v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BabyTalk: A Core Architecture to Summarise ICU Data as Tailored Text</w:t>
+                <w:t xml:space="preserve">Le projet BabyTalk : génération de texte à partir de données hétérogènes pour la prise de décision en unité néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaji Sripada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of the European Federation for Medical Informatics (MIE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Göteborg, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998656v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Natural Language Generation Technology to Improve Information Flows in Intensive Care Units</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining useful sensors for automatic recognition of activities of daily living in health smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.678-682</w:t>
+              <w:t xml:space="preserve">Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998608v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarising Complex ICU Data in Natural Language</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neil Mcintosh</w:t>
+                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Washington DC, USA, United States. pp.323-327</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Greece. pp.653-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998646v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of narrative and other lessons from an evaluation of an NLG system that summarises clinical data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage d'arbre de décision pour le pilotage en ligne d'algorithmes de détection sur les électrocardiogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marian van Der Meulen</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Natural Language Generation (INLG-08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Salt Fork, Ohio, United States. pp.147--153</w:t>
+              <w:t xml:space="preserve">16e conférence Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998615v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00266535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échantillonnage progressif guidé pour stabiliser la courbe d'apprentissage</w:t>
+                <w:t xml:space="preserve">BabyTalk: A Core Architecture to Summarise ICU Data as Tailored Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">21st International Congress of the European Federation for Medical Informatics (MIE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Göteborg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00266536v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Textual Summaries from Neonatal Intensive Care Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Natural Language Generation Technology to Improve Information Flows in Intensive Care Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Reiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.227-236</w:t>
+              <w:t xml:space="preserve">ECAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.678-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006111v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of On-Line Bradycardia Boundary Detectors from Neonatal Clinical Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summarising Complex ICU Data in Natural Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Freer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Logie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the 29th Annual International Conference of IEEE Engineering in Medicine and Biology Society (EMBC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France, France. pp.3288-3291</w:t>
+              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Washington DC, USA, United States. pp.323-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006113v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BabyTalk: Textual Summarisation of Neonatal Intensive Care Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of narrative and other lessons from an evaluation of an NLG system that summarises clinical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian van Der Meulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASCOM workshop of the 12th world congress on the internet in medicine (MEDNET 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Natural Language Generation (INLG-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Salt Fork, Ohio, United States. pp.147--153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006116v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Decision Tree for Selecting QRS Detectors for Cardiac Monitoring</w:t>
+                <w:t xml:space="preserve">Échantillonnage progressif guidé pour stabiliser la courbe d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Amsterdam, Netherlands. pp.170-174</w:t>
+              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00463006v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00266536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Large Training Set by Guided Progressive Sampling: Application to Neonatal Intensive Care Data</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Textual Summaries from Neonatal Intensive Care Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Gao</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.1-2</w:t>
+              <w:t xml:space="preserve">AIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006112v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'algorithmes pour un diagnostic médical robuste en cardiologie</w:t>
+                <w:t xml:space="preserve">Evaluation of On-Line Bradycardia Boundary Detectors from Neonatal Clinical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayajulu Sripada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Tours/France</w:t>
+              <w:t xml:space="preserve">proceedings of the 29th Annual International Conference of IEEE Engineering in Medicine and Biology Society (EMBC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France, France. pp.3288-3291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001100v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloting Signal Processing Algorithms in a Cardiac Monitoring Context</w:t>
+                <w:t xml:space="preserve">BabyTalk: Textual Summarisation of Neonatal Intensive Care Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Doctoral Consortium of the 10th Conference on Artificial Intelligence in Medicine (AIME 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Aberdeen/Scotland</w:t>
+              <w:t xml:space="preserve">CASCOM workshop of the 12th world congress on the internet in medicine (MEDNET 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001098v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PILOTING REAL-TIME QRS DETECTION ALGORITHMS IN VARIABLE CONTEXTS</w:t>
+                <w:t xml:space="preserve">Learning Decision Tree for Selecting QRS Detectors for Cardiac Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Medical &amp; Biological Engineering Conference - EMBEC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Prague/Czech Republic</w:t>
+              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Amsterdam, Netherlands. pp.170-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001101v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'un système de monitoring cardiaque multisource</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of Large Training Set by Guided Progressive Sampling: Application to Neonatal Intensive Care Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.346-355</w:t>
+              <w:t xml:space="preserve">in Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000717v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage d'algorithmes pour un diagnostic médical robuste en cardiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Tours/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piloting Signal Processing Algorithms in a Cardiac Monitoring Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Doctoral Consortium of the 10th Conference on Artificial Intelligence in Medicine (AIME 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Aberdeen/Scotland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PILOTING REAL-TIME QRS DETECTION ALGORITHMS IN VARIABLE CONTEXTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Medical &amp; Biological Engineering Conference - EMBEC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Prague/Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage d'un système de monitoring cardiaque multisource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.346-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage en ligne d'algorithmes de traitement du signal guidé par le contexte courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18737,51 +19226,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nice/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18791,159 +19280,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citation Context Analysis of Retracted Articles: Leveraging Retraction Reasons to Track Unreliability in Citing Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yagmur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal-based affect recognition in healthcare: Insights from the THERADIA WoZ corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18952,218 +19441,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Alisamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Azzakhnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif Cognitif 2024 - 1er Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Scientific Argument Mining for Scientific Literature Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yagmur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19205,168 +19694,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR LIFT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des connaissances en langage naturel : singularité et normalité d'une sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France. Revue des Nouvelles Technologies de l 'Information, 2017, EGC 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19421,198 +19910,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLPAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant Speech Recognition in a Smart HomeComparison of Several Multisource ASRs in Realistic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19641,51 +20130,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19695,336 +20184,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belz Anja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Purver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-1-941643-78-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERSPEECH 2013, Fourth Workshop on Speech and Language Processing for Assistive Technologies (SLPAT2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Alexandersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ljunglöf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen F. Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Roark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandersson, Jan and Ljunglöf, Peter and F. McCoy, Kathleen and Portet, François and Roark, Brian and Rudzicz, Frank and Vacher, Michel. ACL, pp.1-145, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Portet, François and Vacher, Michel and Sérasset, Gilles. ATALA/AFCP, pp.1-69, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20034,150 +20523,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of computer generated papers in scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mirko Degli Esposti; Eduardo G. Altmann; François Pachet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Universality in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Distant Speech Recognition for Home Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20200,92 +20689,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas HOLZINGER, Martina ZIEFLE &amp; Carsten ROECKER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8700, Springer, pp.161-188, 2015, Smart Health: Open Problems and Future Challenges, 978-3-319-16225-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16226-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech analysis for Ambient Assisted Living : technical and user design of a vocal order system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20331,73 +20820,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fei Hu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telhealthcare Computing and Engineering: Principles and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Taylor and Francis Group, pp.607-638, 2013, ISBN-978-1-57808-802-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Sound and Speech Recognition System for Health Smart Homes: Application to the Recognition of Activities of Daily Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20406,150 +20895,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domenico Campolo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Developments in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In-Tech, pp. 645 -- 673, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20575,70 +21064,70 @@
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Bichindarritz, S. Vaidya, A. Jain, L. C. Jain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence in Healthcare 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 309, Springer Verlag, pp.329-346, 2010, Studies in Computational Intelligence, 978-3-642-14463-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14464-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00460683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20648,117 +21137,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertext Summarization for Hotel Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20768,332 +21257,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Self-Supervised Speech Models Become Unfair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Herron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Hjuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Interpretability as Statistical Estimation: A Variance Analysis of EAP-IG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Méloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dead Salmons of AI Interpretability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Méloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Dirupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21103,114 +21592,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'algorithmes pour la reconnaissance en ligne d'arythmies cardiaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21357,51 +21846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Presotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Civitarese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42486-024-00182-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01776-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2022.101714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shimomoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Fukui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00960-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.07.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paliouras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT94ZDML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Reiter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayajulu Sripada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mahamood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-2009-0453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/1/010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04534338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.clinicalnlp-1.48" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mauro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Usmanova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767369" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gc de Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lloret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Gibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252576v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavuth Kitbutrawat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Yamaguchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mishakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Trung Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mar&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doruk Cokun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14112-1_17" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959220v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaji Sripada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Freer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Logie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintosh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian van Der Meulen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006111v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006116v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belz Anja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Purver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597022v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herron" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hjuler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375953v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449504v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Dirupo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011942v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Presotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Civitarese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42486-024-00182-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01776-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2022.101714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shimomoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Fukui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00960-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756765" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.07.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paliouras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000264" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT94ZDML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Reiter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayajulu Sripada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mahamood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/aic-2009-0453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/1/010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ueda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiko Suwa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Yasumoto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/3cyxer74uvyp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5ayaxbnxjfen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Violle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ohayon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5aujtfs5wq6b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Hang Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Chatelain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouziane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/573q4exhmpgd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04534338v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.clinicalnlp-1.48" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mauro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Usmanova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767369" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953840" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767246" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Barreiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gc de Souza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lloret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Gibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252576v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavuth Kitbutrawat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Yamaguchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00154" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mishakova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Trung Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345333v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Mar&#237;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082580v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doruk Cokun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14112-1_17" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959182v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959183v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959221v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959218v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959219v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959217v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959220v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaji Sripada" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998656v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998646v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Freer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Logie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcintosh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian van Der Meulen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006111v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006113v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006116v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001101v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000717v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belz Anja" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Purver" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hjuler" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449504v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Dirupo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011942v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>