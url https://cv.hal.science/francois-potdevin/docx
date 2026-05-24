--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François POTDEVIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Écolo’coteaux’ programme: an outdoor and cycling school-based intervention on daily physical activities opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asad Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Hamadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2025.2468929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative Potential of Friluftsliv in Physical Education: Insights From an International Student Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Engstu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Environmental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.56-73. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aee.2025.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un consensus européen sur les critères d'une EPS de qualité : résultats du projet QualiTePE pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langer Wiebke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Gerlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Crapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consensus on the development of the aquatic curricula analysis tool using an ecosystem approach: a delphi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Physical Activity Review, 13 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16926/par.2025.13.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between the theoretical underpinnings of responsibility in TPSR model, VO model and SJ approaches: a socioecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin-Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Studies in Health and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.387-404. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25742981.2025.2563003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing quality physical education in Europe: a scoping review on physical literacy and the bioecological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Trio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2025004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Girls’ Active Lifestyles: Uncovering Barriers and Levers for Involvement in Physical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Godstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Women in Sport and Physical Activity Journal, 33 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/wspaj.2024-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Education for a Sustainable Future: Merging Promotion of Health Through Physical Literacy With Global Environmental Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerian Cece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Environmental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.91 - 105. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aee.2025.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap in physical activity and sport among women university students: motivational and practical insights for effective promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Safety and Long-term Engagement in Aquatic Physical Activity: The Aquatic Literacy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Camporelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Jorge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Teaching in Physical Education, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2024-0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap in Physical Activity and Sport Among Women University Students : Motivational and Practical Insights for Effective Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andkjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bortoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), wspaj.2025-0015. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/wspaj.2025-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Digital Tagging Judging Devices in Sports Science Education: Effects on Novice Gymnasts’ Motor Skill Compliance to the Rules, Motivation, and Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00336297.2025.2494514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching organisational design for games: the case of badminton in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2022.2153821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied eco-consciousness in paragliding: A multi-method phenomenological approach of a cosmic sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écolo'coteaux : un programme scolaire en nature pour développer la littératie physique et l'écocitoyenneté des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.decembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’éthique et les comportements pro-environnementaux en EPS : une méthode mixte de recherche sur une étude interventionnelle de 8 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Urlacher-Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilian Cante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N°141, pp.35 - 54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.141.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity opportunities seized by adolescents differ between Europe and the Pacific Islands: the example of France and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.217. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.18385.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne réduisons pas les professeurs d’éducation physique et sportive à de simples préparateurs physiques scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024-01-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Take a Ride on a Lifelong Journey!” A Physical Literacy School-Based Intervention to Safely Engage Adolescents in Active Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2023-0356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing ethics and pro-environmental behaviors in PE: A mixed-methods research on an 8-month intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Urlacher-Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilian Cante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.35 - 54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.141.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance physical activity through school-based active transport interventions: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (11), pp.1542-1554. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2024.11280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la condition physique ou éduquer durablement à un mode de vie actif ? Changer de paradigme avec le concept de littératie physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical activities performed by expert rhythmic gymnastics coaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2023.11349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ELIP to Assess Physical Literacy for Emerging Adults: A Methodological and Epistemological Challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cairney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Research Quarterly for Exercise and Sport, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2022.2125927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical literacy in Europe: The current state of implementation in research, practice, and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Carl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowri Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Bartle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesf.2022.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of socio-ecological variables to protect against physical activity drop out during lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.229-236. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2023.01028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The teacher could correct me without being there’: Adapting distance education approaches to promote physical activity during lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336x231160404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Foundation of Aquatic Literacy in 4–6 Years-Old Children: A Systematic Review of Good Pedagogical Practices for Children and Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Camporelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.6180. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19106180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le vélo pour éduquer à un mode de vie physiquement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 288, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Activity Review, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16926/rp.2020.12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervenir à travers le filtre de la littératie physique : le «pouvoir rouler régulièrement à vélo»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnitzler Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.86-97. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16926/par.2022.10.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building résilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sschnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quatrième dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s'apprend en EPS (557), pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can! How French adolescents seize social occasions and opportunities to be active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teun Remmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave van Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1332), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-13746-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être affectif des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Isidore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actes de la 11 e Biennale de l’ARIS, Liège, 25-28 février 2020, Hors-Série n°4, pp.159-182. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.6494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Knowledge About Physical Activity Is Impacted By School Institution, Grade Level, and Gender Throughout High School Years in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2021-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du dispositif Universanté sur les représentations du sport d’étudiants en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. «Revue Education, Santé, Sociétés», 7 (2), pp.175-198. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 388, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun to engage or engage to have fun? Study of different teaching formats in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.03184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education inclusive en Collège. Une étude de cas en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2020-001005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing subjective with objective data in analysing expertise: A machine-learning approach applied to badminton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (17), pp.1943-1952. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1764812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélina Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mascret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subjective Well-Being of Students in Different Parts of the School Premises in French Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12187-019-09714-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Analysis of Treading Water Coordination and the Influence of Task and Environmental Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Button</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harjo J. de Poel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can video feedback be used in physical education to support novice learning in gymnastics? Effects on motor learning, self-assessment and motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.559-574. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2018.1485138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se sentir bien dans chacun des lieux de l’espace scolaire au collège. Le rôle de l’autonomie, de l’appartenance sociale, de la perception du lieu et du sentiment de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between exploitation and exploration of motor behaviours: unpacking the constraints-led approach to foster nonlinear learning in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Komar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2018.1557133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se sentir bien dans chacun des lieux de l'espace scolaire au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spiral-E, 61, pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wolf feeding habits after adverse climatic events in central-western Belarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Sidorovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Holikava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mambio.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique temporelle d’un set en badminton en fonction de niveaux de pratique : réflexions sur les stratégies couramment proposées en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.49-74. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à la santé par l’activité physique : quelles connaissances et quels modèles de santé en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Racodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Coll. «Revue Education, Santé, Sociétés», 3 (2), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf denning behaviour in response to external disturbances and implications for pup survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Sidorovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rotenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.89-92. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mambio.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best swim stroke to master for beginners in water safety test?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jomin Moronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, European Physical Education Review, 25 (1), pp.174-186. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X17713665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of climber distribution in temperate forests of the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brack Hale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (6), pp.724-733. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpe/rtw012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful form of trade-off in compensatory policy classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.340-361. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X15569373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Global Health in Master Swimmers Involved in French National Championships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vanlerberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Zunquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Theunynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (article n°12), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-015-0021-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’emploi du temps et qualité de vie des lycéens. La place et le type d’activités physiques comme facteurs déterminants de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en EPS : une double stratégie de progrès et de motivations. Le cas de l’Appui Tendu Renversé en classe de 6ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminer la capacité d’endurance en milieu scolaire : intérêt et aspects pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Velocity and Added Resistance on Selected Coordination and Force Parameters in Front Crawl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Button</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (10), pp.2681-2690. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e318207ef5e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rurality to ferality : a case study from the upper Moselle, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aumaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Field Test to Assess Endurance in Inexperienced Runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ernwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (8), pp.2026-2031. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d2c48d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Femery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (4), pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (3), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.107.3.849-861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Femery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.231-237. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie G Femery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Decatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/jrrd.2006.07.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Version of Physical Literacy in Children Questionnaire (FR-PLC Quest): Translation and Internal Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 HEPA Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi method to identify adolescents' preferences for physical activity in school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2025 "Making Wave"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, St-Peterbourg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie motivationnelle et engagement dans la pratique d’activité physique chez les étudiantes européennes – Congrès les enjeux des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des adolescents en matière d'activité physique pour mettre en place des interventions efficaces en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE, 12e Colloque International en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friluftsliv in an international student program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Engstu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, saint petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin comme outil sensible pour l’exploration des expériences corporelles en éducation physique : Approfondir la connexion à la nature avec le Friluftsliv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awarness Drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris cité, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Students’ Physical Activity preferences in sixteen European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 AIESEP International Conference “Past meets the Future”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2024, JYVÄSKYLÄ, Finland. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21525.74721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Physical Literacy in Specialized Institutions: Navigating Challenges and Embracing Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEISEP, 12-17 mai, Jyvaskila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Jyvaskila, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ce que préfèrent les élèves français actifs et sédentaires en EPS pour diversifier ses interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud Suisse, Jul 2024, Lausanne, Suisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le QPE4PL : un outil situationnel pour mesurer la qualité perçue des leçons d’EPS et son impact sur les dimensions de la littératie physique perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schittly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Biennale de l’ARIS : Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cyclist to be active: a systematic review of the effect of cycling education and built environment on physical activity for children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitermann L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadene T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European College of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFAC (“Aquatic Literacy For All Children”): A European Project to protect and engage children in the aquatic environment for a long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-Motor Dimension Assessment of Aquatic Literacy Level in 6-12 year old: The ALFAC “Parcours” test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 6–12 éves gyermekek vízi műveltségét vizsgáló eljárások szisztematikus irodalmi áttekintése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisztoka G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Training and Practice International Conference on Educational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Koposvar, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an aquatic literacy questionnaire for elementary school children: risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L van Droogenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Test Battery for Actual and Perceived Aquatic Motor Competence - Isolated Tasks »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ila Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention, Perth-Australia, 4-8 December 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Literacy: Establish benchmarks to improve aquatic policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Physical Literacy Conference, Sport For Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a test battery to assess aquatic literacy of children aged 6 to 12 across-Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde Van-Droogenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipiz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités préférentielles des jeunes (18-24 ans) un regard croisé : comment les jeunes de 18 à 24 ans s'engagent dans les activités physiques après une crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermon Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Méthodes mixtes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120 questions to build an identity card of aquatic education program in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45° Congresso APTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Leiria, Portugal. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17394.38083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités physiques préférentielles des jeunes européens de 18 à 24 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in PA during the transition from adolescence to adulthood: better understanding for better intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP WORLD CONGRESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original French physical literacy assessment instrument: Did we hit the targets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie physique comme objectif d’enseignement commun. L’expérience d’une co- intervention en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 questions to build “Identity Card” of Aquatic Education Programs in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Questions to build « Identity Card » of Aquatic Education Programs in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les jeunes européens s'engagent-ils dans les activités physiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the pedagogical monitoring worth it: do physical education teachers need guidelines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolocoteaux: an interventional program to foster physical activity, physical literacy, biking skill, motivation and environmental attitudes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP congress, 8-10 juin, en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la littératie physique pour étudier l’importance de l’éducation à l’activité physique dans les transitions scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale des doctorants de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological Conceptualization of the strategy for using new technology among PE teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Isidore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l'ARIS : Former des citoyens physiquement éduqués. Un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la crise de la COVID-19 questionne les stratégies de promotion d’activité physique à l’école ? Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la littératie physique : création d’un outil de mesure pour les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIS (Association pour la Recherche sur l’Intervention en Sport), Feb 2020, Liège, Belgique. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau de littératie physique des jeunes lycéens : création d’un outil de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi annoncé ou relevé ? Bilan et perspectives des stratégies d’éducation pour engager durablement les jeunes dans les activités physiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variables towards empowerment in sustainable commitment in physical activities: the case of running in young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'écologie scolaire pour une meilleure satisfaction des élèves vis- à-vis de leur vie physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National policy for swimming instruction in schools and assessment of water competence: A multi-national survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stallman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : une clé pour améliorer l'engagement dans la pratique physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les résultats ? Un autre regard sur la recherche DSSAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Décrochage Scolaire, Santé et Activité Physique". Présentation et principaux résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between portrait of value congruence and psychological well-being: the case of French professional preparation for physical education’s trainee teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2019 - International Conference-Building Bridges for Physical Activity and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Ecoles Supérieures d'Education Physique, Jun 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological, social and contextual factors underpinning persistence in physical activity in senior high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à la gestion de sa santé par l’activité physique : Effet de la pédagogie inversée en cours d’EPS au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application numérique pour augmenter et améliorer l’activité physique chez des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key variables underpinning motor adaptations at different skill levels: toward a teaching strategy for coaches and educators in front crawl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Medicine in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which swim stroke to improve safety in beginners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jomin Moronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Medicine in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé et activité physique : Que retiennent les élèves à la sortie du système scolaire secondaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baude-Derisquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l'ARIS (Association pour la Recherche pour l'Intervention dans le Sport) : "Les nouvelles responsabilités et stratégies des acteurs du sport et de l'éducation face aux nouveaux défis sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et risque de décrochage scolaire. Premiers résultats, premières pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Dumont-Fourmanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l’Association pour la Recherche pour l’Intervention dans le Sport (ARIS) : « les nouvelles responsabilités et stratégies des acteurs du sport et de l’éducation face aux nouveaux défis sociaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers, motivations and profiles of women's students' participation in physical activiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2025 "Making Wave"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St-Peterbourg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une EPS de qualité peut-elle améliorer le niveau de résilience des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building resilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe 2022 - An ecosystem approach to health enhancing physical activity promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France. European Journal of Public Health, 32 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective measurement of the evolution of the distribution of physical activity in social times during lockdown against COVID-19: a longitudinal follow-up of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambulatory Monitoring of Physical Activity and Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. Journal for the Measurement of Physical Behaviour, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Université d’Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP- International Association for Physical Education in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : Une clé pour améliorer l'engagement dans la pratique physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of performance on 100-m freestyle in young swimmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International Symposium on Biomechanics and Medicine in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prof d’EPS 2.0 ou comment les enseignants d’EPS ont reconfiguré leur mission de promoteur d’activité physique et de santé pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.10317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination(s) motrice(s) et optimisation de la performance en crawl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.01-353, 2013, 978-613-1-55702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbaut Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEEPS, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Case of Intervention Sciences in Physical Education and Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Didactics in Europe – History, Current Trends and Future Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K Kleiner and B Hoger/Waxman eds, pp.251-266, 2022, 978-3-8309-4167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Case of Intervention Sciences in Physical Education and Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Didactics in Europe History, Current Trends and Future Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-8309-4167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Case of Intervention Sciences in Physical Education and Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K Kleiner, B Hoger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Didactics in Europe – History, Current Trends and Future Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Waxman, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister dans l’activité physique lors de la transition vers l’âge adulte. Présentation d’une méthode d’investigation basée sur le temps-géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe 2 – Vers une éducation physique de qualité (338), pp.1-7, 2021, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et risque de décrochage scolaire. Premiers résultats, premières implications de la recherche DSSAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie_laure Dumont-Fourmanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potdevin, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques: responsabilités et stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-65, 2020, Mouvement des savoirs, 9782343187723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée en Éducation Physique et Sportive : Usages, intérêts et limites lors d’une séquence d’enseignement en course en durée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L Roche, C Rolland, B Chiama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : pour quels apprentissages ? Exemples concrets de l'utilisation du numérique en EPS, leurs intérêts et leurs limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, AEEPS, pp.73-76, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement au travail des enseignants d’EPS : une histoire de valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potdevin, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques : responsabilités et stratégies des acteurs : [actes longs de la 10ème Biennale de l'ARIS, Lille les 19, 20 et 21 juin 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, Mouvement des savoirs, 9782343187723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Potdevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.163-170, 2019, Mouvement des savoirs, 978-2-343-18772-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Natation, comme une aventure physique de pleine nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suchet A, Meyre JM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les activités sportives de nature à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.205-211, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement de l’élève et le vidéo-feedback en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert M, Rey O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier EPS 85 " Engagement de l'élève en EPS “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS, pp.179-185, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir rouler à vélo, un vrai pouvoir nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do Students Really Gain from Physical Education ? The QPE4PLimpact as a Situational Measure of Physical Literacy in High School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence nationale de consensus sur l’aisance aquatique à 4, 5 et 6 ans. Volume 2/3 : Revue de littérature sur l'aisance aquatique chez les 4-6 ans Rapport remis à Madame la Ministre des Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Camporelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mouvement au comportement dans les Activités Physiques et Sportives. Analyse des stratégies en faveur de la santé et du bien être. Une approche écologique et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lille, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04474431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François POTDEVIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Écolo’coteaux’ programme: an outdoor and cycling school-based intervention on daily physical activities opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asad Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Hamadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2025.2468929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Safety and Long-term Engagement in Aquatic Physical Activity: The Aquatic Literacy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Camporelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Jorge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal of Teaching in Physical Education, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2024-0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the differences in boys’ and girls’ involvement in physical education in French high school context: An ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Maylaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4), pp.477-487. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2025.2594911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap in physical activity and sport among women university students: motivational and practical insights for effective promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consensus on the development of the aquatic curricula analysis tool using an ecosystem approach: a delphi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Physical Activity Review, 13 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16926/par.2025.13.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Girls’ Active Lifestyles: Uncovering Barriers and Levers for Involvement in Physical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Godstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Women in Sport and Physical Activity Journal, 33 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/wspaj.2024-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Digital Tagging Judging Devices in Sports Science Education: Effects on Novice Gymnasts’ Motor Skill Compliance to the Rules, Motivation, and Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00336297.2025.2494514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap in Physical Activity and Sport Among Women University Students : Motivational and Practical Insights for Effective Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andkjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bortoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), wspaj.2025-0015. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/wspaj.2025-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Reorganizations of MVPA Opportunities During the Transition From French Secondary School to University: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2025.2603519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching organisational design for games: the case of badminton in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2022.2153821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la condition physique ou éduquer durablement à un mode de vie actif ? Changer de paradigme avec le concept de littératie physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écolo'coteaux : un programme scolaire en nature pour développer la littératie physique et l'écocitoyenneté des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.decembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity opportunities seized by adolescents differ between Europe and the Pacific Islands: the example of France and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.18385.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne réduisons pas les professeurs d’éducation physique et sportive à de simples préparateurs physiques scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024-01-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Take a Ride on a Lifelong Journey!” A Physical Literacy School-Based Intervention to Safely Engage Adolescents in Active Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2023-0356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance physical activity through school-based active transport interventions: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (11), pp.1542-1554. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2024.11280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical activities performed by expert rhythmic gymnastics coaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2023.11349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ELIP to Assess Physical Literacy for Emerging Adults: A Methodological and Epistemological Challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cairney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Research Quarterly for Exercise and Sport, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2022.2125927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of socio-ecological variables to protect against physical activity drop out during lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.229-236. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2023.01028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The teacher could correct me without being there’: Adapting distance education approaches to promote physical activity during lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336x231160404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building résilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sschnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quatrième dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s'apprend en EPS (557), pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can! How French adolescents seize social occasions and opportunities to be active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teun Remmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave van Kann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1332), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-13746-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Foundation of Aquatic Literacy in 4–6 Years-Old Children: A Systematic Review of Good Pedagogical Practices for Children and Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Camporelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.6180. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19106180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Activity Review, 10, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16926/rp.2020.12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le vélo pour éduquer à un mode de vie physiquement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 288, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervenir à travers le filtre de la littératie physique : le «pouvoir rouler régulièrement à vélo»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnitzler Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.86-97. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16926/par.2022.10.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être affectif des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Isidore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actes de la 11 e Biennale de l’ARIS, Liège, 25-28 février 2020, Hors-Série n°4, pp.159-182. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.6494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Knowledge About Physical Activity Is Impacted By School Institution, Grade Level, and Gender Throughout High School Years in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2021-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du dispositif Universanté sur les représentations du sport d’étudiants en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. «Revue Education, Santé, Sociétés», 7 (2), pp.175-198. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélina Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mascret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun to engage or engage to have fun? Study of different teaching formats in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.03184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 388, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education inclusive en Collège. Une étude de cas en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/CAD2020-001005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing subjective with objective data in analysing expertise: A machine-learning approach applied to badminton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (17), pp.1943-1952. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1764812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subjective Well-Being of Students in Different Parts of the School Premises in French Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12187-019-09714-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can video feedback be used in physical education to support novice learning in gymnastics? Effects on motor learning, self-assessment and motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.559-574. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2018.1485138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se sentir bien dans chacun des lieux de l’espace scolaire au collège. Le rôle de l’autonomie, de l’appartenance sociale, de la perception du lieu et du sentiment de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between exploitation and exploration of motor behaviours: unpacking the constraints-led approach to foster nonlinear learning in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Komar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17408989.2018.1557133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se sentir bien dans chacun des lieux de l'espace scolaire au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spiral-E, 61, pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique temporelle d’un set en badminton en fonction de niveaux de pratique : réflexions sur les stratégies couramment proposées en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.49-74. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à la santé par l’activité physique : quelles connaissances et quels modèles de santé en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Racodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Coll. «Revue Education, Santé, Sociétés», 3 (2), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best swim stroke to master for beginners in water safety test?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jomin Moronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, European Physical Education Review, 25 (1), pp.174-186. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X17713665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’emploi du temps et qualité de vie des lycéens. La place et le type d’activités physiques comme facteurs déterminants de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful form of trade-off in compensatory policy classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.340-361. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X15569373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Global Health in Master Swimmers Involved in French National Championships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vanlerberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Zunquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Theunynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (article n°12), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-015-0021-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en EPS : une double stratégie de progrès et de motivations. Le cas de l’Appui Tendu Renversé en classe de 6ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Femery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (4), pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Femery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.231-237. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (3), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.107.3.849-861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie G Femery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Decatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/jrrd.2006.07.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi method to identify adolescents' preferences for physical activity in school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2025 "Making Wave"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, St-Peterbourg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie motivationnelle et engagement dans la pratique d’activité physique chez les étudiantes européennes – Congrès les enjeux des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des adolescents en matière d'activité physique pour mettre en place des interventions efficaces en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE, 12e Colloque International en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Students’ Physical Activity preferences in sixteen European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 AIESEP International Conference “Past meets the Future”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2024, JYVÄSKYLÄ, Finland. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21525.74721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ce que préfèrent les élèves français actifs et sédentaires en EPS pour diversifier ses interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud Suisse, Jul 2024, Lausanne, Suisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités préférentielles des jeunes (18-24 ans) un regard croisé : comment les jeunes de 18 à 24 ans s'engagent dans les activités physiques après une crise sanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Méthodes mixtes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Literacy: Establish benchmarks to improve aquatic policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Physical Literacy Conference, Sport For Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a test battery to assess aquatic literacy of children aged 6 to 12 across-Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde Van-Droogenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipiz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cyclist to be active: a systematic review of the effect of cycling education and built environment on physical activity for children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitermann L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadene T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European College of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFAC (“Aquatic Literacy For All Children”): A European Project to protect and engage children in the aquatic environment for a long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-Motor Dimension Assessment of Aquatic Literacy Level in 6-12 year old: The ALFAC “Parcours” test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an aquatic literacy questionnaire for elementary school children: risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L van Droogenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 6–12 éves gyermekek vízi műveltségét vizsgáló eljárások szisztematikus irodalmi áttekintése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisztoka G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Training and Practice International Conference on Educational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Koposvar, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Test Battery for Actual and Perceived Aquatic Motor Competence - Isolated Tasks »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ila Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Martelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference in Drowning Prevention, Perth-Australia, 4-8 December 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120 questions to build an identity card of aquatic education program in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45° Congresso APTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Leiria, Portugal. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17394.38083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in PA during the transition from adolescence to adulthood: better understanding for better intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP WORLD CONGRESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original French physical literacy assessment instrument: Did we hit the targets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités physiques préférentielles des jeunes européens de 18 à 24 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Questions to build « Identity Card » of Aquatic Education Programs in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 questions to build “Identity Card” of Aquatic Education Programs in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie physique comme objectif d’enseignement commun. L’expérience d’une co- intervention en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the pedagogical monitoring worth it: do physical education teachers need guidelines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les jeunes européens s'engagent-ils dans les activités physiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la littératie physique : création d’un outil de mesure pour les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIS (Association pour la Recherche sur l’Intervention en Sport), Feb 2020, Liège, Belgique. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la crise de la COVID-19 questionne les stratégies de promotion d’activité physique à l’école ? Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Isidore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l'ARIS : Former des citoyens physiquement éduqués. Un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la littératie physique pour étudier l’importance de l’éducation à l’activité physique dans les transitions scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale des doctorants de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolocoteaux: an interventional program to foster physical activity, physical literacy, biking skill, motivation and environmental attitudes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP congress, 8-10 juin, en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological Conceptualization of the strategy for using new technology among PE teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi annoncé ou relevé ? Bilan et perspectives des stratégies d’éducation pour engager durablement les jeunes dans les activités physiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau de littératie physique des jeunes lycéens : création d’un outil de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'écologie scolaire pour une meilleure satisfaction des élèves vis- à-vis de leur vie physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variables towards empowerment in sustainable commitment in physical activities: the case of running in young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National policy for swimming instruction in schools and assessment of water competence: A multi-national survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Stallman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Drowning Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : une clé pour améliorer l'engagement dans la pratique physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between portrait of value congruence and psychological well-being: the case of French professional preparation for physical education’s trainee teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2019 - International Conference-Building Bridges for Physical Activity and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Ecoles Supérieures d'Education Physique, Jun 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological, social and contextual factors underpinning persistence in physical activity in senior high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application numérique pour augmenter et améliorer l’activité physique chez des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à la gestion de sa santé par l’activité physique : Effet de la pédagogie inversée en cours d’EPS au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key variables underpinning motor adaptations at different skill levels: toward a teaching strategy for coaches and educators in front crawl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Medicine in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé et activité physique : Que retiennent les élèves à la sortie du système scolaire secondaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Baude-Derisquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which swim stroke to improve safety in beginners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jomin Moronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Medicine in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l'ARIS (Association pour la Recherche pour l'Intervention dans le Sport) : "Les nouvelles responsabilités et stratégies des acteurs du sport et de l'éducation face aux nouveaux défis sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et risque de décrochage scolaire. Premiers résultats, premières pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Dumont-Fourmanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l’Association pour la Recherche pour l’Intervention dans le Sport (ARIS) : « les nouvelles responsabilités et stratégies des acteurs du sport et de l’éducation face aux nouveaux défis sociaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers, motivations and profiles of women's students' participation in physical activiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2025 "Making Wave"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St-Peterbourg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building resilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe 2022 - An ecosystem approach to health enhancing physical activity promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France. European Journal of Public Health, 32 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective measurement of the evolution of the distribution of physical activity in social times during lockdown against COVID-19: a longitudinal follow-up of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambulatory Monitoring of Physical Activity and Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. Journal for the Measurement of Physical Behaviour, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Université d’Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Mekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilka Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP- International Association for Physical Education in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : Une clé pour améliorer l'engagement dans la pratique physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of performance on 100-m freestyle in young swimmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International Symposium on Biomechanics and Medicine in Swimming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prof d’EPS 2.0 ou comment les enseignants d’EPS ont reconfiguré leur mission de promoteur d’activité physique et de santé pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.10317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbaut Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEEPS, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Case of Intervention Sciences in Physical Education and Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K Kleiner, B Hoger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Didactics in Europe – History, Current Trends and Future Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Waxman, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Case of Intervention Sciences in Physical Education and Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Didactics in Europe – History, Current Trends and Future Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K Kleiner and B Hoger/Waxman eds, pp.251-266, 2022, 978-3-8309-4167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Case of Intervention Sciences in Physical Education and Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Didactics in Europe History, Current Trends and Future Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-8309-4167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister dans l’activité physique lors de la transition vers l’âge adulte. Présentation d’une méthode d’investigation basée sur le temps-géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe 2 – Vers une éducation physique de qualité (338), pp.1-7, 2021, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/sepaps20.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et risque de décrochage scolaire. Premiers résultats, premières implications de la recherche DSSAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie_laure Dumont-Fourmanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potdevin, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques: responsabilités et stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-65, 2020, Mouvement des savoirs, 9782343187723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Potdevin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et stratégies des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.163-170, 2019, Mouvement des savoirs, 978-2-343-18772-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée en Éducation Physique et Sportive : Usages, intérêts et limites lors d’une séquence d’enseignement en course en durée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kervedaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L Roche, C Rolland, B Chiama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS avec le numérique : pour quels apprentissages ? Exemples concrets de l'utilisation du numérique en EPS, leurs intérêts et leurs limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, AEEPS, pp.73-76, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement au travail des enseignants d’EPS : une histoire de valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potdevin, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques : responsabilités et stratégies des acteurs : [actes longs de la 10ème Biennale de l'ARIS, Lille les 19, 20 et 21 juin 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, Mouvement des savoirs, 9782343187723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Natation, comme une aventure physique de pleine nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suchet A, Meyre JM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les activités sportives de nature à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.205-211, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement de l’élève et le vidéo-feedback en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois J Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert M, Rey O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier EPS 85 " Engagement de l'élève en EPS “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS, pp.179-185, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir rouler à vélo, un vrai pouvoir nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence nationale de consensus sur l’aisance aquatique à 4, 5 et 6 ans. Volume 2/3 : Revue de littérature sur l'aisance aquatique chez les 4-6 ans Rapport remis à Madame la Ministre des Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Camporelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mouvement au comportement dans les Activités Physiques et Sportives. Analyse des stratégies en faveur de la santé et du bien être. Une approche écologique et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Potdevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lille, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04474431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langer Wiebke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gerlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Crapa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05282845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaudoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin-Suzuki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742981.2025.2563003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Trio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Royet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fermon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05241937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Camporelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo M. Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Jorge Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2024-0244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05303141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andkj&#230;r" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bortoletto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2025-0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2022.2153821" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Urlacher-Schaal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cante" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.11349" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Carl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bryant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowri Edwards" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Bartle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2022.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19106180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Isidore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ll&#233;na" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4670" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2020-001005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-019-09714-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Brouwer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjo J. de Poel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02579" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977966v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1485138" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1557133" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Sidorovich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rotenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Holikava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2016.11.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3M2K80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harmel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.542" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099297v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2016.11.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DMBNDZS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jomin Moronval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X17713665" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Amigo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brack Hale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtw012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-015-0021-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Labrousse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364630v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Brazier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318207ef5e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257142v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aumaitre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chatard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ernwein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d2c48d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487529v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Berrigan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961912v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21525.74721" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684623v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Berrigan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844556v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schittly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489462v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Martelaer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;hondt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495628v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovacs" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisztoka G" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489479v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van Droogenbroeck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Staub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soares" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Staub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Martelaer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde Van" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489520v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498012v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde Van-Droogenbroeck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermon Louise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17394.38083" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Audran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498323v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525881v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Isidore" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503675v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davids" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509289v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stallman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528062v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503678v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491788v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491680v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alberty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491691v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491765v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baude-Derisquebourg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503705v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harmel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492143v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belhouchat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487533v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194309v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyomard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Schneider" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487725v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509513v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276988v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details//store/fr/book/978-613-1-55702-6/coordinations-motrices-et-optimisation-de-la-performance-en-crawl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508313v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505192v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504977v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525858v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504574v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504504v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roure" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290536v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04474431v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05241937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Camporelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo M. Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Jorge Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2024-0244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Goldstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Maylaender" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2594911" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fermon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05303141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andkj&#230;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bortoletto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2025-0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2025.2603519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2022.2153821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.11349" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19106180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Isidore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6494" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4670" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CAD2020-001005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-019-09714-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1485138" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1557133" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.542" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jomin Moronval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X17713665" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Labrousse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-015-0021-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Berrigan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21525.74721" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792284v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Berrigan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Martelaer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde Van-Droogenbroeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Martelaer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;hondt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van Droogenbroeck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Staub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soares" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495128v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovacs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisztoka G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Staub" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde Van" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17394.38083" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492336v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Audran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Isidore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davids" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509289v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stallman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503678v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alberty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491765v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baude-Derisquebourg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harmel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492143v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belhouchat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487725v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505192v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474385v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504977v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525858v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504574v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290536v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04474431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>