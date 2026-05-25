--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois PUEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. François PUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head, Process Engineering and Materials Research Department (LGPM)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Crystallization, Filtration, Emulsification, Process scale-up and industrialization, Modelling of particulate processes; Experimental investigation, Solid state transition, Process Analytical Technologies (PATs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domains of application:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DownStream Processes, crystallization and formulation of powders; purification of ingredients (pharmaceutics, cosmetics) and industrial products (nuclear fuel, crop science), bioprocesses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Head of a 80-people research department, Participation to national and international networks namely in the field of crystallization. Expert for French, Swiss and Belgian research agencies, Expertise and executive training for industry.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A graduate of the Chemical Engineering School of Lyon, he received his PhD in Chemical Engineering from the University of Lyon1 (UL1) in 1994. Then he joined the solid processing department at Rhône-Poulenc Research & Development Lab. in Decines, France for 8 years. He was engaged in the development of crystallization processes from laboratory to industrial scale as a senior scientist. He received the senior Moulton Medal in 1997 since he transferred a modelling framework from academy to industry. He joined UL1 in 2001 as an associate professor. He achieved in 2014 full professorship at the renowned Ecole Centrale Paris (now CentraleSupélec since January 2015). His major challenge is to develop an expertise in chemical engineering and industrial biotechnology at CentraleSupélec both in teaching and research. In 2015, he was appointed head of the Biochemical & Chemical Engineering Education Department. In 2020 he took over the head of the LGPM research department in 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He cumulates a total of 62 papers in peer-review journals (WoS), 3 book chapters (international ed.), 4 patents and more than 110 contributions (oral and poster) at scientific conferences, including 5 keynotes (ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0001-6059-7273</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). 0n 4th of September 2025: 2,120 citations and h-factor = 28 (WoS – citation metrics at </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/G-2874-2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )   3,721 citations and h-factor = 34 (Google scholar metrics at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dJSnW8gAAAAJ&hl=fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; Full list of publications : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/francois-puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wood powder properties: A DEM-based calibration with rotating drum experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingena Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.122157. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2026.122157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of granular materials in a rotating drum: Investigation of relevant flow descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 464, pp.121231. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05125568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingena Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.1500-1515. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stress computation in a millimeter thin flat panel photobioreactor: Numerical design validated by experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbiao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bab.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomethane production by adsorption technology: New cycle development, adsorbent selection and process optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Brandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluton Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-020-00250-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability characterization of torrefied biomass powders: static and dynamic testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.105608. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of torrefaction intensity on the flow properties of lignocellulosic biomass powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM modelling for flow of cohesive lignocellulosic biomass powders: Model calibration using bulk tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.732-750. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of micromixing time and shear rate in fast contacting mixers on the precipitation of boehmite and NH 4 -dawsonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.343-353. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium aluminium carbonate hydroxide NH 4 Al(OH) 2 CO 3 as an alternative route for alumina preparation: Comparison with the classical boehmite precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 320, pp.565 - 573. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media, 140, pp.4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring of oil-in-water emulsions in SMX+ static mixers: Effect of operating and geometrical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.61 - 69. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new alumina precipitation routes for catalysis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468, pp.526-530. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration Process Optimization: Rheological Behavior of a Filter Cake at Different Moisture Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Siong Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mechanical Particle-fluid Separation Technology, 39 (3), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and shape properties on cake resistance and compressibility during pressure filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.176-187. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: Impact of tablet composition and compression load on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: impact of compression speeds on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (11), pp.1857 - 1864. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03639045.2016.1179753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model for tensile strength of pharmaceutical tablets based on local hardness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490 (1-2), pp. 438-445. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des systèmes pâteux ou préparations semi-solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PHA2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring silicone oil droplets during emulsification in stirred vessel: Effect of dispersed phase concentration and viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.296-306. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and adsorption during fluoride removal from water by calcite in the presence of acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled population balance–CFD simulation of droplet breakup in a high pressure homogenizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arend Dubbelboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an improved breakage kernel for high dispersed viscosity phase emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Atle Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.326-338. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filterability and compressibility test cell design for nuclear products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 265, pp.288-293. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Monitoring of Cocrystallization Processes - Complementary Use of Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (SI) (6), pp.1039-1044. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization-in-emulsion process of a melted organic compound: In situ optical monitoring and simultaneous droplet and particle size measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gorbatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Discrete Population Balance Models and Breakage Kernels for Dilute Emulsification Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.11358-11374. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 420 (1), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316 (1), pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of droplet size distribution during an emulsification process using in situ video probe coupled with an automatic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between Membrane Processes and Crystallization Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5489-5495. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901824x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Processes of Crystallization in Solution: A Practical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.1241-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor: Part II The influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1885-1891. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor, Part I: Investigation of particulate fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1759-1767. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal Formation in Solution: In Situ Solute Concentration Monitoring of the Two Components and Kinetic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.3376-3383. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801019d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of co-crystals: Kinetic and thermodynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (9), pp.2689-2695. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanisms of acicular crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310 (1), pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in situ monitoring of citric acid phase transition in water using Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00611868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et transition de phases solides en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, J2160, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mass transfer in a liquid–liquid membrane contactor for laminar flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.1325-1333. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modelling of crystallization mechanisms by in-situ analytical technologies monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (A3), pp.A3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00498786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Monohydrate Citric Acid. 1. In Situ Monitoring through the Joint Use of Raman Spectroscopy and Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.2080-2087. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg060557b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surfactants on crystallization of ethylene glycol distearate in oil-in-water emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 299 (1-3), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial batch crystallization of a plate-like organic product. In situ monitoring and 2D-CSD modelling. Part 2: Kinetic modelling and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oullion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Righini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.833-845. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.08.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial batch crystallization of a plate-like organic product. In situ monitoring and 2D-CSD modelling: Part 1: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oullion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Righini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.820-832. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-line monitoring of partial and overall solid concentration during solvent-mediated phase transition using Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 307 (2), pp.201-208. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative scale-up of three methods for producing ibuprofen-loaded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Galindo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allémann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4-5), pp.357-367. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2005.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation : aspects théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, J2710, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in processes of crystallization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the growth rate of β-cyclodextrin in water during both flow-cell and batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3-4), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of NIR spectroscopy to monitoring and analyzing the solid state during industrial crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 273 (1-2), pp.159-169. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time evaluation of the concentration of impurities during organic solution crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 129 (1-3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00283-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of industrial crystallization processes through multidimensional population balance equations. Part 1: a resolution algorithm based on the method of classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (16), pp.3715-3727. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00254-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of industrial crystallization processes through multidimensional population balance equations. Part 2: a study of semi-batch crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (16), pp.3729-3740. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00253-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Strategy To Increase the Average Crystal Size during Organic Batch Cooling Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lewiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.1321-1328. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie000962e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving batch cooling seeded crystallization of an organic weed-killer using on-line ATR FTIR measurement of supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lewiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 226 (2-3), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01395-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line ATR FTIR measurement of supersaturation during solution crystallization processes. Calibration and applications on three solute/solvent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lewiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.2069-2084. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00508-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habit Transient Analysis in Industrial Crystallization Using Two Dimensional Crystal Sizing Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75 (2), pp.193-205. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387697523444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the influence of particle properties in filtration: Development and validation of a pilot for nuclear fuel fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Chemical and Process Engineering CHISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de coulage sous pression pour la fabrication par voie directe de pastilles de combustible nucléaire : Influence des propriétés physiques des suspensions sur la filtrabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-methane purification by adsorption technology: Optimization of operating parameters and adsorbent selection based on PSA process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluton Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fundamentals of Adsorption FOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-methane purification by adsorption technology: optimization of operating parameters and adsorbent selection based on PSA process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluton Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Fundamentals of Adsorption FOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cairns, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation and detachment: an investigation by experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbiao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pozzobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017: 8th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of tensile strength of pharmaceutical tablets: effect of the diluent nature and compression pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 8th International Conference on Micromechanics of granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin solvolyse study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Wood, Fibre and Pulping Chemistry ISWFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvolyse de la lignine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'épaisseur de particule sur l'homogénéité de traitement thermique d'un bois de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new alumina precipitation routes for catalysis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Crystal Growth and Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring and modeling of oil-in-water emulsions in SMX+ static mixers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI Dynamic and Evolving Phases Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation d'alumine pour la catalyse : développement de nouveaux procédés de précipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CRISTAL8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Filterability and dewatering determination based on shape and size distribution of solid suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Filtration Congress (WFC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procédé de préparation d'alumine pour la catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science et Technologie des Poudres, Poudre et Matériaux Frittés STPMF2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle properties and working pressures on cake dewatering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of concentrate brine (reject water) produced from desalination processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Malinowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Seawater Desalination using solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Koweït City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and modelling of the dispersed phase behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by a hybrid membrane process based on precipitation and microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filterability and compressibility test cell design for nuclear product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colson Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l\textquoterightécoulement turbulent dans une colonne pulsée par mesure PIV synchronisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième congrès francophone de Techniques Laser CFTL2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art: guidelines for the selection of fast precipitation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle properties on cake resistance and compressibility : a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on Fluid separation Particle FPS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization-in-emulsion process: obtaining of primary nucleation rates thanks to an in situ video monitoring in stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filterability and compressibility cell test design for nuclear product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downsizing and wall effect on high pressure new filterability test cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS2013 Fall conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cincinnati, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Population Balance Modelling to Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat -Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimod ITN : 3rd Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chalkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 3 - cartographie de la transition de phase solide de la caféine par micro-spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filterability and Compressibility Test Cells for Nuclear Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : Étude de la transition polymorphique d'un principe actif modèle (caféine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Population Balance CFD Framework in OpenFoam for a High-Pressure Homogenizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arend Dubbelboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of the droplet size distribution of o/w emulsion during the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European conference of colloid and interface society ECIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation en émulsion en réacteur agité : suivi vidéo in situ de l'évolution des distributions de tailles de gouttes et de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 1 Analyse de la transition de phase de caféine par ACD et MSR-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in emulsion process: in situ video monitoring of the evolution of droplet and particle size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of European Colloid and Interface Society – ECIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of Pharmaceuticals and Bio-pharmaceuticals induced by manufacturing stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion Meeting on Relaxations in complex systems IDMRCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World meeting on Pharmaceutics, Bio-pharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dispersed liquid phase behavior in a pulsed column for oxalate precipitation in emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Fluid dynamics in the Minerals and Process Industries CFD2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de phases solides des principes actifs en compression : application à la caféine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée partenariale de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of discrete population balance to CFD in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat -Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimod ITN : 2nd Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des mécanismes fondamentaux de la cristallisation en solution : des succès, des avancées et des challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEA Journées Scientifiques de Marcoule 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the solution of the population balance model describing breakage dominated emulsification: Evaluation of weighted residual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Jakobsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Population Balance Modeling to Computational Fluid Dynamics in a High-Pressure Homogenizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arend Dubbelboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat -Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxalate Precipitation in Emulsion: from the Drop Scale to the Industrial Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Chemistry for Sustainable Fuel Cycles (ATALANTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France. pp.456-459, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Induced Transformations (PITs) during tablet manufacturing: Mapping of caffeine phase transition using High Frequency Micro-Raman Spectroscopy (HF-MRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of density distribution in formulated tablets using X-ray micro-computed tomography and micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization-In-Emulsion Process: Extraction of Primary Nucleation Rates from experiments Performed in stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population balance model: breakage kernel parameter fitting to emulsification data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Jakobsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering CHISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Prague, République Tchéque, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of caffeine polymorphs in tablets: comparison between low and high frequency investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Workshop on Physical characterization of Pharmaceutical Solids IWPCPS14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations Induites par les Procédés d'Industrialisation (TIPI's) lors de la fabrication de comprimés : Mesure du taux de transformation de la caféine par DSC et micro spectroscopie Raman basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de formulation par cristallisation en émulsion : Dispositif de suivi in situ et premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés, CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.266--273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des mécanismes fondamentaux de la cristallisation à la cristallisation industrielle en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6, CINaM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lyon, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 2 : Contrôle de la phase formée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide cocrystals: kinetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Crystal Growth of Organic Materials CGOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ video monitoring of crystallisable emulsions : study of droplet size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCE 2010 World Congress of Emulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de formulation par cristallisation en émulsion : etude de la distribution en taille de gouttes par video in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide co-crystals : Impact of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Industrial Crystallisation ISIC17- CGOM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des co-cristaux carbamazepine-nicotinamide : Impact des paramètres de procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectroscopie moyen infra rouge in situ au développement et au contrôle des procédés de cristallisation en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CRISTAL 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of infrared spectroscopy for the mastery of crystallization of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CGCOM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in fine organic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sympocrist CRMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical recycling of PET polymer: In situ monitoring of a crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemae Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rey-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacoue-Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, LYON, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin solvolyse study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposiusm on Chemical Reaction Engineering ISCRE25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. 25th International Symposiusm on Chemical Reaction Engineering ISCRE25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by calcite and acid addition followed by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on desalination for the environment, clean water and energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation en émulsion en réacteur agité : suivi vidéo in situ de l’évolution des distributions de tailles de gouttes et de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès XIVème SFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cristallisation de carbamazépine-nicotinamide : aspects cinétiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 : Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmetic Valley Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception des produits cosmétiques : La formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème Edition, Concept Editions, 2019, 978-2-490639-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie PENSE-LHERITHIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception des produits cosmétiques : La formulation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, Lavoisier SA, pp.163-220, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Pharmaceutical Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatau Nishinaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-A (Chapitre 21), Elsevier, pp.915-949, 2014, Fundamentals : Thermodynamics and Kinetics, 9780444563699. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-56369-9.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization in solution and scale-up issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Wouters, Luc Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical salts and co-crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 9, Royal Society of Chemistry, pp.188-211, 2012, RSC Drug Discovery Series, 978-1-84973-158-4. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849733502-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial technologies and scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : methods and industrial applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, CRC Press Taylor &amp; Francis group, pp.149-182, 2006, Drugs and Pharmaceutical Science, 978-0-8247-2317-0. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420027990.fmatt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une alumine mésoporeuse et macroporeuse à partir d'au moins un précurseur de type Dawsonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3049595(B1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une alumine mesoporeuse et macroporeuse à partir d'au moins un précurseur de type dawsonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR30490595(B1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Kinetics unveiled by a Single Nucleation Probability Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126669v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois PUEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. François PUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head, Process Engineering and Materials Research Department (LGPM)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Crystallization, Filtration, Emulsification, Process scale-up and industrialization, Modelling of particulate processes; Experimental investigation, Solid state transition, Process Analytical Technologies (PATs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domains of application:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DownStream Processes, crystallization and formulation of powders; purification of ingredients (pharmaceutics, cosmetics) and industrial products (nuclear fuel, crop science), bioprocesses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Head of a 80-people research department, Participation to national and international networks namely in the field of crystallization. Expert for French, Swiss and Belgian research agencies, Expertise and executive training for industry.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A graduate of the Chemical Engineering School of Lyon, he received his PhD in Chemical Engineering from the University of Lyon1 (UL1) in 1994. Then he joined the solid processing department at Rhône-Poulenc Research & Development Lab. in Decines, France for 8 years. He was engaged in the development of crystallization processes from laboratory to industrial scale as a senior scientist. He received the senior Moulton Medal in 1997 since he transferred a modelling framework from academy to industry. He joined UL1 in 2001 as an associate professor. He achieved in 2014 full professorship at the renowned Ecole Centrale Paris (now CentraleSupélec since January 2015). His major challenge is to develop an expertise in chemical engineering and industrial biotechnology at CentraleSupélec both in teaching and research. In 2015, he was appointed head of the Biochemical & Chemical Engineering Education Department. In 2020 he took over the head of the LGPM research department in 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He cumulates a total of 62 papers in peer-review journals (WoS), 3 book chapters (international ed.), 4 patents and more than 110 contributions (oral and poster) at scientific conferences, including 5 keynotes (ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0001-6059-7273</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). 0n 4th of September 2025: 2,120 citations and h-factor = 28 (WoS – citation metrics at </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/G-2874-2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )   3,721 citations and h-factor = 34 (Google scholar metrics at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dJSnW8gAAAAJ&hl=fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; Full list of publications : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/francois-puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wood powder properties: A DEM-based calibration with rotating drum experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingena Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.122157. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2026.122157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of granular materials in a rotating drum: Investigation of relevant flow descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 464, pp.121231. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05125568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingena Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.1500-1515. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stress computation in a millimeter thin flat panel photobioreactor: Numerical design validated by experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbiao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bab.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomethane production by adsorption technology: New cycle development, adsorbent selection and process optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Brandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluton Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-020-00250-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability characterization of torrefied biomass powders: static and dynamic testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.105608. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of torrefaction intensity on the flow properties of lignocellulosic biomass powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM modelling for flow of cohesive lignocellulosic biomass powders: Model calibration using bulk tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.732-750. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of micromixing time and shear rate in fast contacting mixers on the precipitation of boehmite and NH 4 -dawsonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.343-353. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring of oil-in-water emulsions in SMX+ static mixers: Effect of operating and geometrical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.61 - 69. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium aluminium carbonate hydroxide NH 4 Al(OH) 2 CO 3 as an alternative route for alumina preparation: Comparison with the classical boehmite precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 320, pp.565 - 573. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media, 140, pp.4. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new alumina precipitation routes for catalysis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468, pp.526-530. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration Process Optimization: Rheological Behavior of a Filter Cake at Different Moisture Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Siong Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mechanical Particle-fluid Separation Technology, 39 (3), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and shape properties on cake resistance and compressibility during pressure filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.176-187. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: Impact of tablet composition and compression load on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: impact of compression speeds on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (11), pp.1857 - 1864. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03639045.2016.1179753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model for tensile strength of pharmaceutical tablets based on local hardness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490 (1-2), pp. 438-445. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des systèmes pâteux ou préparations semi-solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PHA2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and adsorption during fluoride removal from water by calcite in the presence of acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring silicone oil droplets during emulsification in stirred vessel: Effect of dispersed phase concentration and viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.296-306. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled population balance–CFD simulation of droplet breakup in a high pressure homogenizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arend Dubbelboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an improved breakage kernel for high dispersed viscosity phase emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Atle Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.326-338. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filterability and compressibility test cell design for nuclear products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 265, pp.288-293. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Monitoring of Cocrystallization Processes - Complementary Use of Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (SI) (6), pp.1039-1044. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization-in-emulsion process of a melted organic compound: In situ optical monitoring and simultaneous droplet and particle size measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gorbatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 420 (1), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Discrete Population Balance Models and Breakage Kernels for Dilute Emulsification Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.11358-11374. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316 (1), pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between Membrane Processes and Crystallization Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5489-5495. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901824x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of droplet size distribution during an emulsification process using in situ video probe coupled with an automatic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor, Part I: Investigation of particulate fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1759-1767. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal Formation in Solution: In Situ Solute Concentration Monitoring of the Two Components and Kinetic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.3376-3383. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801019d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Processes of Crystallization in Solution: A Practical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.1241-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor: Part II The influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1885-1891. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of co-crystals: Kinetic and thermodynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (9), pp.2689-2695. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanisms of acicular crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310 (1), pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in situ monitoring of citric acid phase transition in water using Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00611868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et transition de phases solides en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, J2160, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mass transfer in a liquid–liquid membrane contactor for laminar flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.1325-1333. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modelling of crystallization mechanisms by in-situ analytical technologies monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (A3), pp.A3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00498786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial batch crystallization of a plate-like organic product. In situ monitoring and 2D-CSD modelling. Part 2: Kinetic modelling and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oullion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Righini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.833-845. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.08.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surfactants on crystallization of ethylene glycol distearate in oil-in-water emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 299 (1-3), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Monohydrate Citric Acid. 1. In Situ Monitoring through the Joint Use of Raman Spectroscopy and Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.2080-2087. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg060557b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial batch crystallization of a plate-like organic product. In situ monitoring and 2D-CSD modelling: Part 1: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oullion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Righini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.820-832. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-line monitoring of partial and overall solid concentration during solvent-mediated phase transition using Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 307 (2), pp.201-208. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative scale-up of three methods for producing ibuprofen-loaded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Galindo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allémann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4-5), pp.357-367. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2005.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation : aspects théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, J2710, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in processes of crystallization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of NIR spectroscopy to monitoring and analyzing the solid state during industrial crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 273 (1-2), pp.159-169. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the growth rate of β-cyclodextrin in water during both flow-cell and batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3-4), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of industrial crystallization processes through multidimensional population balance equations. Part 1: a resolution algorithm based on the method of classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (16), pp.3715-3727. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00254-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time evaluation of the concentration of impurities during organic solution crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 129 (1-3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00283-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of industrial crystallization processes through multidimensional population balance equations. Part 2: a study of semi-batch crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (16), pp.3729-3740. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00253-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Strategy To Increase the Average Crystal Size during Organic Batch Cooling Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lewiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.1321-1328. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie000962e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line ATR FTIR measurement of supersaturation during solution crystallization processes. Calibration and applications on three solute/solvent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lewiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.2069-2084. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00508-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving batch cooling seeded crystallization of an organic weed-killer using on-line ATR FTIR measurement of supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lewiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 226 (2-3), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01395-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habit Transient Analysis in Industrial Crystallization Using Two Dimensional Crystal Sizing Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75 (2), pp.193-205. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387697523444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the influence of particle properties in filtration: Development and validation of a pilot for nuclear fuel fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Chemical and Process Engineering CHISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de coulage sous pression pour la fabrication par voie directe de pastilles de combustible nucléaire : Influence des propriétés physiques des suspensions sur la filtrabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-methane purification by adsorption technology: Optimization of operating parameters and adsorbent selection based on PSA process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluton Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fundamentals of Adsorption FOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-methane purification by adsorption technology: optimization of operating parameters and adsorbent selection based on PSA process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluton Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Fundamentals of Adsorption FOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cairns, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation and detachment: an investigation by experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbiao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pozzobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of tensile strength of pharmaceutical tablets: effect of the diluent nature and compression pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 8th International Conference on Micromechanics of granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017: 8th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvolyse de la lignine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin solvolyse study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Wood, Fibre and Pulping Chemistry ISWFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'épaisseur de particule sur l'homogénéité de traitement thermique d'un bois de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pachón-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring and modeling of oil-in-water emulsions in SMX+ static mixers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI Dynamic and Evolving Phases Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new alumina precipitation routes for catalysis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Crystal Growth and Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation d'alumine pour la catalyse : développement de nouveaux procédés de précipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CRISTAL8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Filterability and dewatering determination based on shape and size distribution of solid suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Filtration Congress (WFC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of concentrate brine (reject water) produced from desalination processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Malinowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Seawater Desalination using solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Koweït City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procédé de préparation d'alumine pour la catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science et Technologie des Poudres, Poudre et Matériaux Frittés STPMF2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle properties and working pressures on cake dewatering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and modelling of the dispersed phase behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by a hybrid membrane process based on precipitation and microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filterability and compressibility test cell design for nuclear product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colson Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art: guidelines for the selection of fast precipitation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle properties on cake resistance and compressibility : a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on Fluid separation Particle FPS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l\textquoterightécoulement turbulent dans une colonne pulsée par mesure PIV synchronisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième congrès francophone de Techniques Laser CFTL2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization-in-emulsion process: obtaining of primary nucleation rates thanks to an in situ video monitoring in stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downsizing and wall effect on high pressure new filterability test cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS2013 Fall conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cincinnati, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Population Balance Modelling to Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat -Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimod ITN : 3rd Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chalkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 3 - cartographie de la transition de phase solide de la caféine par micro-spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filterability and Compressibility Test Cells for Nuclear Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filterability and compressibility cell test design for nuclear product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : Étude de la transition polymorphique d'un principe actif modèle (caféine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Population Balance CFD Framework in OpenFoam for a High-Pressure Homogenizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arend Dubbelboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation en émulsion en réacteur agité : suivi vidéo in situ de l'évolution des distributions de tailles de gouttes et de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of the droplet size distribution of o/w emulsion during the emulsification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European conference of colloid and interface society ECIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 1 Analyse de la transition de phase de caféine par ACD et MSR-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization in emulsion process: in situ video monitoring of the evolution of droplet and particle size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of European Colloid and Interface Society – ECIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of Pharmaceuticals and Bio-pharmaceuticals induced by manufacturing stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion Meeting on Relaxations in complex systems IDMRCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the solution of the population balance model describing breakage dominated emulsification: Evaluation of weighted residual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Jakobsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Population Balance Modeling to Computational Fluid Dynamics in a High-Pressure Homogenizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arend Dubbelboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat -Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxalate Precipitation in Emulsion: from the Drop Scale to the Industrial Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Chemistry for Sustainable Fuel Cycles (ATALANTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France. pp.456-459, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Induced Transformations (PITs) during tablet manufacturing: Mapping of caffeine phase transition using High Frequency Micro-Raman Spectroscopy (HF-MRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of discrete population balance to CFD in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat -Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimod ITN : 2nd Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des mécanismes fondamentaux de la cristallisation en solution : des succès, des avancées et des challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEA Journées Scientifiques de Marcoule 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dispersed liquid phase behavior in a pulsed column for oxalate precipitation in emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Fluid dynamics in the Minerals and Process Industries CFD2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World meeting on Pharmaceutics, Bio-pharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de phases solides des principes actifs en compression : application à la caféine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée partenariale de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of density distribution in formulated tablets using X-ray micro-computed tomography and micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization-In-Emulsion Process: Extraction of Primary Nucleation Rates from experiments Performed in stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population balance model: breakage kernel parameter fitting to emulsification data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Jakobsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering CHISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Prague, République Tchéque, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of caffeine polymorphs in tablets: comparison between low and high frequency investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Workshop on Physical characterization of Pharmaceutical Solids IWPCPS14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations Induites par les Procédés d'Industrialisation (TIPI's) lors de la fabrication de comprimés : Mesure du taux de transformation de la caféine par DSC et micro spectroscopie Raman basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des mécanismes fondamentaux de la cristallisation à la cristallisation industrielle en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6, CINaM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lyon, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de formulation par cristallisation en émulsion : Dispositif de suivi in situ et premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés, CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.266--273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 2 : Contrôle de la phase formée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide cocrystals: kinetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Crystal Growth of Organic Materials CGOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ video monitoring of crystallisable emulsions : study of droplet size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCE 2010 World Congress of Emulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de formulation par cristallisation en émulsion : etude de la distribution en taille de gouttes par video in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide co-crystals : Impact of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Industrial Crystallisation ISIC17- CGOM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des co-cristaux carbamazepine-nicotinamide : Impact des paramètres de procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectroscopie moyen infra rouge in situ au développement et au contrôle des procédés de cristallisation en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CRISTAL 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of infrared spectroscopy for the mastery of crystallization of organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CGCOM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in fine organic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sympocrist CRMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical recycling of PET polymer: In situ monitoring of a crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemae Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rey-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lacoue-Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, LYON, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin solvolyse study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposiusm on Chemical Reaction Engineering ISCRE25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. 25th International Symposiusm on Chemical Reaction Engineering ISCRE25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by calcite and acid addition followed by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on desalination for the environment, clean water and energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation en émulsion en réacteur agité : suivi vidéo in situ de l’évolution des distributions de tailles de gouttes et de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès XIVème SFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cristallisation de carbamazépine-nicotinamide : aspects cinétiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 : Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmetic Valley Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception des produits cosmétiques : La formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème Edition, Concept Editions, 2019, 978-2-490639-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie PENSE-LHERITHIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception des produits cosmétiques : La formulation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, Lavoisier SA, pp.163-220, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Pharmaceutical Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatau Nishinaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-A (Chapitre 21), Elsevier, pp.915-949, 2014, Fundamentals : Thermodynamics and Kinetics, 9780444563699. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-56369-9.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization in solution and scale-up issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Wouters, Luc Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical salts and co-crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 9, Royal Society of Chemistry, pp.188-211, 2012, RSC Drug Discovery Series, 978-1-84973-158-4. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849733502-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial technologies and scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : methods and industrial applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, CRC Press Taylor &amp; Francis group, pp.149-182, 2006, Drugs and Pharmaceutical Science, 978-0-8247-2317-0. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420027990.fmatt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une alumine mésoporeuse et macroporeuse à partir d'au moins un précurseur de type Dawsonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3049595(B1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une alumine mesoporeuse et macroporeuse à partir d'au moins un précurseur de type dawsonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lafficher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR30490595(B1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Kinetics unveiled by a Single Nucleation Probability Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126669v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6059-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/G-2874-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=dJSnW8gAAAAJ&amp;hl=fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/francois-puel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Chouikhi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brandani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluton Pullumbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00250-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01654484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lafficher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01654472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mdere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourcier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Siong Kong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourcier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. F&#233;raud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ode" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2016.1179753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21885" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4CRKX2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Nasr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799441" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Dubbelboer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Janssen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Atle Jakobsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.02.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM6RVGNM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorbatchev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVB5GPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.08.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFHZJFC0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.10.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HRLRMN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901824x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7P8DVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270944v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRJSRX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00611868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392G1T2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.06.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS5BWXZ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Perrichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wisniewski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060557b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatori" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ardaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.11.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB6NKQ1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272260v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oullion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;votte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Righini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.08.078" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XPD8MKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.08.077" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD48TZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fevotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.10.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJGM1T2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Galindo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#233;mann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.03.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P7TDZ48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.07.023" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7J4BQ29-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.01.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL1R480-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Derdour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#233;votte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00283-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCSK7LVQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270738v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00254-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQW0LP94-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00253-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72W6BLQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lewiner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Klein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000962e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JM4DTZ91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270726v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01395-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS8J0341-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lewiner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00508-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LTS91K4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270718v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klein" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387697523444" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G447NL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535688v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455568v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820517v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823137v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820512v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;raud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822946v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Digne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823052v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mass" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Nasr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Walha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823070v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colson Didier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920806v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafficher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Digne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boualleg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925109v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925231v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salemi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925232v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat -Othman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manakul" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagnon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925118v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996660v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996658v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996655v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001481v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001471v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925233v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275510v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001480v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solsvik" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Jakobsen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925241v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272092v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.069" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001473v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925236v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920815v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001465v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guynet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001474v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001476v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275500v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001482v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001477v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275499v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275496v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275492v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455783v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemae Lim" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacoue-Negre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097022v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113832v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04456629v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273270v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273208v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420027990.fmatt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811324v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126669v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6059-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/G-2874-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=dJSnW8gAAAAJ&amp;hl=fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/francois-puel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Chouikhi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brandani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluton Pullumbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00250-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01654484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lafficher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mdere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01654472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourcier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Siong Kong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourcier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. F&#233;raud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ode" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2016.1179753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Nasr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799441" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21885" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4CRKX2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Dubbelboer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Janssen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Atle Jakobsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.02.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM6RVGNM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorbatchev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVB5GPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.08.028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFHZJFC0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901824x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.10.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HRLRMN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRJSRX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7P8DVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00611868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392G1T2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.06.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS5BWXZ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Perrichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wisniewski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oullion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;votte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Righini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.08.078" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XPD8MKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatori" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ardaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.11.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB6NKQ1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270895v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060557b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.08.077" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD48TZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fevotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.10.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJGM1T2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Galindo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#233;mann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.03.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P7TDZ48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.01.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL1R480-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.07.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7J4BQ29-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270738v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00254-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQW0LP94-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270735v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Derdour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#233;votte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carvin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00283-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCSK7LVQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00253-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72W6BLQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lewiner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Klein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000962e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JM4DTZ91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270722v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lewiner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00508-X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LTS91K4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270726v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01395-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS8J0341-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270718v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klein" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387697523444" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G447NL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535688v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455568v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820512v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;raud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823052v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822946v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Digne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823076v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mass" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Nasr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Walha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823070v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colson Didier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920806v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafficher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Digne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boualleg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salemi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925232v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat -Othman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996656v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manakul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagnon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925118v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996704v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996658v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996655v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solsvik" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Jakobsen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925241v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.069" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001473v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925233v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275510v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001481v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001471v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925236v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920815v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001465v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guynet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001474v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275500v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001476v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001482v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001477v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275499v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275496v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275492v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455783v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemae Lim" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacoue-Negre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097022v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113832v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04456629v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273270v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273208v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420027990.fmatt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811324v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126669v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>