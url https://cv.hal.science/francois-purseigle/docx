--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1219,386 +1219,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colères agricoles</w:t>
+                <w:t xml:space="preserve">Taking action to improve working conditions on meat and dairy sheep farms: the results of the AmTrav'Ovin project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2411.0041⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art07-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976450v1</w:t>
+                <w:t xml:space="preserve">hal-04708363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking action to improve working conditions on meat and dairy sheep farms: the results of the AmTrav'Ovin project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Andre</w:t>
+                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Billows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art07-GB⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708363v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colères agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2p. </w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Novembre (11), pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/espri.2411.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871038v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un programme de recherche renouvelé autour de la grande entreprise agricole</w:t>
               </w:r>
@@ -1940,90 +1940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisations collectives et délégation en élevage ovin pour un travail plus confortable et un métier plus attractif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jousseins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:purseigle@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04976450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:purseigle@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04976450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>