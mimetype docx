--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -930,868 +930,972 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les installés « non issus du milieu agricole » : des producteurs comme les autres ?</w:t>
+                <w:t xml:space="preserve">Les agriculteurs et les élections européennes : un isolat électoral spécifique mais de plus en plus fragmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gazo</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+                <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Purseigle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Magnan</w:t>
+                <w:t xml:space="preserve">Samuel Ouahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vol. 75 (3), pp.521-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.753.0521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148151v1</w:t>
+                <w:t xml:space="preserve">hal-05593994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les installés « non issus du milieu agricole » : des producteurs comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Billows</w:t>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Carter</w:t>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821902v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking action to improve working conditions on meat and dairy sheep farms: the results of the AmTrav'Ovin project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Billows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Jousseins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Andre</w:t>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art07-GB⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1395-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10671-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708363v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+                <w:t xml:space="preserve">Colères agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Novembre (11), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2411.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871038v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colères agricoles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Billows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2411.0041⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976450v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un programme de recherche renouvelé autour de la grande entreprise agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Taking action to improve working conditions on meat and dairy sheep farms: the results of the AmTrav'Ovin project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0207⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art07-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856297v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un programme de recherche renouvelé autour de la grande entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.207-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sous-traitance et délégation du travail : marqueurs des mutations de l’organisation de la production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, pp.43-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1801,370 +1905,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agriculture encore plus éclatée ? Étude de la relation entre diversité des structures d’exploitation, des profils et des projets d’installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisations collectives et délégation en élevage ovin pour un travail plus confortable et un métier plus attractif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jousseins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres Recherches Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Idele, Dec 2022, Paris, France. pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse contemporaine des relations capital-foncier-travail-famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition des Entretiens du Pradel "Du domaine à l’entreprise agricole, quelle conception de la ferme pour demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aubenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2174,159 +2278,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2336,122 +2440,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats agricoles et l’environnement : cinq dossiers controversés (les produits phytosanitaires, les variétés végétales rendues tolérantes aux herbicides, la mortalité des abeilles, le bien-être animal, les médicaments vétérinaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence Nationale de Sécurité Sanitaire, de l’Alimentation, de l’Environnement et du travail (ANSES). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2598,51 +2702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:purseigle@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04976450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:purseigle@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05593994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouahab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.753.0521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04976450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>