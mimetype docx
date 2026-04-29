--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -260,113 +260,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollon et les arts dans l'Antiquité. Musique, danse, poésie</w:t>
+                <w:t xml:space="preserve">L'oracle d'Apollon dans l'Antiquité. Delphes et la mantique apollinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tiphaine A. Besnard; Fabien Bièvre-Perrin; Jonas Parétias; Élise Cousin. </w:t>
+              <w:t xml:space="preserve">Tiphaine A. Besnard; Fabien Bièvre-Perrin; Élise Cousin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui es-tu Apollon ? De l'Antiquité à la culture pop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Octopus, pp.84-89, 2023</w:t>
+              <w:t xml:space="preserve">, Octopus, pp.118-123, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138797v1</w:t>
+                <w:t xml:space="preserve">hal-04138807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'histoire et de la puissance d'Apollon dans l'Antiquité. Aversions et conversions d'un &amp;quot;mauvais garçon</w:t>
               </w:r>
@@ -432,272 +432,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apollon et les arts dans l'Antiquité. Musique, danse, poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Bernard; Alain Bouet. </w:t>
+              <w:t xml:space="preserve">Tiphaine A. Besnard; Fabien Bièvre-Perrin; Jonas Parétias; Élise Cousin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Claude Golvin et l’art de la restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires n°63, Ausonius Editions, pp.13-15, 2023, 978-2-35613-562-9</w:t>
+              <w:t xml:space="preserve">Qui es-tu Apollon ? De l'Antiquité à la culture pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octopus, pp.84-89, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832835v1</w:t>
+                <w:t xml:space="preserve">hal-04138797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'Apollon Phoibos à Phœbus. Le bel Apollon solaire dans l'Antiquité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tiphaine A. Besnard; Fabien Bièvre-Perrin; Élise Cousin; Jonas Parétias. </w:t>
+              <w:t xml:space="preserve">Jean-François Bernard; Alain Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui es-tu Apollon ? De l'Antiquité à la culture pop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octopus, pp.186-191, 2023</w:t>
+              <w:t xml:space="preserve">Jean-Claude Golvin et l’art de la restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires n°63, Ausonius Editions, pp.13-15, 2023, 978-2-35613-562-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138816v1</w:t>
+                <w:t xml:space="preserve">hal-04832835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oracle d'Apollon dans l'Antiquité. Delphes et la mantique apollinienne</w:t>
+                <w:t xml:space="preserve">D'Apollon Phoibos à Phœbus. Le bel Apollon solaire dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiphaine A. Besnard; Fabien Bièvre-Perrin; Élise Cousin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui es-tu Apollon ? De l'Antiquité à la culture pop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Octopus, pp.118-123, 2023</w:t>
+              <w:t xml:space="preserve">, Octopus, pp.186-191, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138807v1</w:t>
+                <w:t xml:space="preserve">hal-04138816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nèsos. L’île dans l’imaginaire grec ancien</w:t>
               </w:r>
@@ -1719,256 +1719,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’or des Tectosages, la question des dépôts d’or celtes en milieu humide et l’énigme des « lacs sacrés » dans la ville gauloise de Toulouse/Tolossa : paradigmes historiques à l’épreuve de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannis Mylonopoulos</w:t>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despina Chatzivasiliou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.15-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114637v1</w:t>
+                <w:t xml:space="preserve">hal-04832045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or des Tectosages, la question des dépôts d’or celtes en milieu humide et l’énigme des « lacs sacrés » dans la ville gauloise de Toulouse/Tolossa : paradigmes historiques à l’épreuve de l’archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannis Mylonopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Chatzivasiliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.379-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kernos.2267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832045v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollonia d’Illyrie (Albanie)</w:t>
               </w:r>
@@ -2433,239 +2433,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artémis en Épire, en Illyrie méridionale et dans les colonies nord-occidentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apollonia d’Illyrie (Albanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïk Drini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2010.7701⟩</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (1), pp.236-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833109v1</w:t>
+                <w:t xml:space="preserve">halshs-00704508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia d’Illyrie (Albanie)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artémis en Épire, en Illyrie méridionale et dans les colonies nord-occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 122 (1), pp.236-246. </w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Artémis à Épidamne-Dyrrhachion. Une mise en perspective, 134 (2), pp.432-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefra.458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bch.2010.7701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00704508v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollonia d’Illyrie (Albanie) : achèvement des sondages topographiques et stratigraphiques dans la ville haute et préparation de la publication</w:t>
               </w:r>
@@ -2677,51 +2677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,532 +2770,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur l’histoire et l’archéologie du sanctuaire de Dodone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités archéologiques de l'Ecole française de Rome 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altin Skenderaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120, pp.190-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832972v1</w:t>
+                <w:t xml:space="preserve">halshs-00704053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités archéologiques de l'Ecole française de Rome 2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches sur l’histoire et l’archéologie du sanctuaire de Dodone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.9-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kernos.1620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00704053v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie) : Prospections géophysiques et sondages topographiques et stratigraphiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Verger</w:t>
+                <w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannis Mylonopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Voutiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.329-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kernos.203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925432v1</w:t>
+                <w:t xml:space="preserve">hal-03114670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joannis Mylonopoulos</w:t>
+                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie) : Prospections géophysiques et sondages topographiques et stratigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.229-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/kernos.203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03114670v1</w:t>
+                <w:t xml:space="preserve">hal-02925432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannis Mylonopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,77 +3372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « lacs sacrés » et l’or des tectosages de Toulouse à travers les sources littéraires de l’antiquité tardive, du moyen âge et de l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,90 +3493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Voutiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Constancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3640,90 +3640,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Tsingarida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Voutiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15, pp.415-481. </w:t>
@@ -3774,90 +3774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Tsingarida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyxeni Bouyia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14, pp.233-299. </w:t>
@@ -4023,239 +4023,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects épirotes de la vie religieuse antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashkim Vrekaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 112 (1), pp.61-98. </w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 123-2, pp.569-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/reg.1999.4352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bch.1999.7250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03275134v1</w:t>
+                <w:t xml:space="preserve">hal-03282573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspects épirotes de la vie religieuse antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 123-2, pp.569-580. </w:t>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 112 (1), pp.61-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bch.1999.7250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/reg.1999.4352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282573v1</w:t>
+                <w:t xml:space="preserve">halshs-03275134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie)</w:t>
               </w:r>
@@ -6112,51 +6112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122x5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Skenderaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis Mylonopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2011.6688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Dhimo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/iliri.2011.1102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7701" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Voutiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Chatzinikolaou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constancio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Hautcourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Tsingarida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Bouyia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.780" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1999.4352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk&#235;nder Mu&#231;aj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1994.6990" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/metis.1992.982" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjel Dimo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=publication&amp;amp;id=270" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cauderlier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faik Drini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimir Shpuza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.500" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122x5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Skenderaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis Mylonopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2267" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2011.6688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Dhimo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/iliri.2011.1102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Voutiras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Chatzinikolaou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constancio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Hautcourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Tsingarida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Bouyia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.780" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1999.4352" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk&#235;nder Mu&#231;aj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1994.6990" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/metis.1992.982" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjel Dimo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=publication&amp;amp;id=270" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cauderlier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faik Drini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimir Shpuza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.500" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>