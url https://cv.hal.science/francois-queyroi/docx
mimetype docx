--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Queyroi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de Réseaux d'Ordre Supérieur à partir de Traces : Méthodes et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.11256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085138v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Random Walk Based Clustering of Variable-Order Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Coquidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2022.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the structuring effect of transportation infrastructure: an empirical approach with the French Railway Network from 1860 to 1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01615440.2017.1393358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression Distance Computation for Hierarchical Clusterings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.689-693. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network decomposition into fixed points of degree peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-014-0191-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Quality of Multilevel Graph Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.1107-1128. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-013-0335-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a hierarchical community structure of a complex network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02999-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling based sequential dependencies discovery in Higher-Order Network Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11267401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de temps de parcours de bus par chaînage des données d'entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferrettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances ( EGC ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui S. Shibasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank computation for Higher-Order Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Coquidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations de séquences spatialisées dans les réseaux d'ordre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème édition Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Static and Dynamic Graphs built from Mobility Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la représentation en grille du territoire pour l'étude de l'évolution du chemin de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.590-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring alternate traffic circulation effects in Île-de-France Region using aggregated mobile phone data: is it still useful to use mobile phone data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fen-Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Smoreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Tartu 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS Flows, World Structure & Community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Nodes: A Quality Function for the Detection of Link Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Complex Networks CompleNet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New-York, United States. pp.57-64, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16112-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement des Liens d'un Graphe : Critères et Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta-Duplication of Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MARAMI 2014 (Modèles et Analyses Réseau : Approches Mathématiques et Informatiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Points of Graph Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing patterns in Node-link Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Visualisation (IV'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et optimisation d'une décomposition hiérarchique de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">́Evaluer la qualité d’une fragmentation de graphe multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Fairness with respect to Sensitive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajda Orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and Shortest-Path Routing Procedures for Transportation Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization-based communities discovering in commuting networks : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chiricota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de grands graphes : mesures, algorithmes et visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Sciences et Technologies - Bordeaux I, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BOR14863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00877535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Queyroi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de Réseaux d'Ordre Supérieur à partir de Traces : Méthodes et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.11256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085138v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Random Walk Based Clustering of Variable-Order Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Coquidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2022.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the structuring effect of transportation infrastructure: an empirical approach with the French Railway Network from 1860 to 1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01615440.2017.1393358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression Distance Computation for Hierarchical Clusterings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.689-693. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Quality of Multilevel Graph Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.1107-1128. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-013-0335-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a hierarchical community structure of a complex network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02999-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network decomposition into fixed points of degree peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-014-0191-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling based sequential dependencies discovery in Higher-Order Network Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11267401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de temps de parcours de bus par chaînage des données d'entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferrettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances ( EGC ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui S. Shibasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank computation for Higher-Order Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Coquidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations de séquences spatialisées dans les réseaux d'ordre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème édition Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Static and Dynamic Graphs built from Mobility Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la représentation en grille du territoire pour l'étude de l'évolution du chemin de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.590-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring alternate traffic circulation effects in Île-de-France Region using aggregated mobile phone data: is it still useful to use mobile phone data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fen-Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Smoreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Tartu 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Nodes: A Quality Function for the Detection of Link Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Complex Networks CompleNet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New-York, United States. pp.57-64, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16112-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS Flows, World Structure & Community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta-Duplication of Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MARAMI 2014 (Modèles et Analyses Réseau : Approches Mathématiques et Informatiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement des Liens d'un Graphe : Critères et Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Points of Graph Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing patterns in Node-link Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Visualisation (IV'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et optimisation d'une décomposition hiérarchique de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">́Evaluer la qualité d’une fragmentation de graphe multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Fairness with respect to Sensitive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajda Orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and Shortest-Path Routing Procedures for Transportation Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization-based communities discovering in commuting networks : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chiricota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de grands graphes : mesures, algorithmes et visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Sciences et Technologies - Bordeaux I, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BOR14863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00877535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085138v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Queiros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.11256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2022.36" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2017.1393358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996090v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2015.04.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0191-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579474v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-013-0335-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888076v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferrettini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369197v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Corcuff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16112-9_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996362v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajda Orellana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14863" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085138v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Queiros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.11256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2022.36" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2017.1393358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996090v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2015.04.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579474v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-013-0335-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0191-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maistre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888076v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferrettini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369197v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Corcuff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16112-9_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996362v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajda Orellana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14863" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>